--- v0 (2026-02-22)
+++ v1 (2026-05-24)
@@ -10,361 +10,565 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="171">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Taís Tânia Pereira Silva (Taís Tânia)</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1136/indicacao_no_01-2026.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1136/indicacao_no_01-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo analise a possibilidade de implantação de auxilio - alimentação aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Heder Prates da Silva (Edinho Natinho)</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1137/indicacao_no_02-2026.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1137/indicacao_no_02-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo analise a possibilidade de implantação de 02 (duas) vagas de estacionamento destinadas a pessoas com deficiência e 02 (duas) vagas destinadas a idosos, devidamente sinalizadas conforme a legislação vigente, no entorno da Praça Matriz.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Josiane de Souza Ferreira (Josy Ferreira)</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1138/indicacao_no03-2026.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1138/indicacao_no03-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo analise, com a devida urgência, a necessidade de manutenção do calçamento em bloquetes nas Ruas Francisco Antônio Bueno, Bairro Santa Cruz, e no entorno da Praça Santa Cruz , assim como a revitalização das lombadas, visando melhores condições de segurança e trafegabilidade.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Flavio Bernardes (Sargento Bernardes)</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1140/indicacao_04_-_flavio.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1140/indicacao_04_-_flavio.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo adote, com a máxima urgência, as providências necessárias, _x000D_
 para a execução das obras recuperação da via pública na Rua Atanásio Ribeiro de Miranda, _x000D_
 localizada no bairro Vila Diamantina, neste município.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1141/indicacao_05_-_flavio.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1141/indicacao_05_-_flavio.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio da Secretaria Municipal de Obras, estude e implemente o Programa “Caminhos de Jacuí”, com a adoção de tecnologias modernas de estabilização química e impermeabilização do solo, visando à recuperação estrutural e duradoura das estradas rurais do município.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Hernane Lopes Siqueira ( Hernane Siqueira)</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1142/indicacao_no_06-2026.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1142/indicacao_no_06-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio da Secretaria Municipal de Obras, realize a o cascalhamento de estradas rurais do Bairro Buenos no município</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1143/indicacao_no07-2026.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1143/indicacao_no07-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio da Secretaria Municipal de Obras, realize a o cascalhamento de estradas rurais dos Bairros Zundum e Joaquina Gomes do nosso município.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1144/indicacao_no08-2026.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1144/indicacao_no08-2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo analise e realize a manutenção do calçamento em bloquetes nas Ruas Francisco Antônio Bueno, Bairro Santa Cruz, e no entorno da Praça Santa Cruz, ou na sua impossibilidade informe o responsável pela manutenção dos pontos específicos.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>Thiener Douglas da Silva (Thiener)</t>
-[...2 lines deleted...]
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1148/indicacao_09-_thiener_assinado.pdf</t>
+    <t>Thiener Douglas da Silva (Thiener), Hernane Lopes Siqueira ( Hernane Siqueira)</t>
+  </si>
+  <si>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1148/indicacao_09-_thiener_assinado.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio da Secretaria competente, realize com a máxima urgência a operação tapa-buracos em diversas ruas do município, aproveitando o atual período de estiagem.</t>
   </si>
   <si>
+    <t>1152</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.jacui.mg.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo analise junto às secretarias competentes, a execução em caráter de urgência dos serviços de manutenção da pavimentação e poda preventiva de ipês na Rua José Pereira da Silva, bairro São Carlos</t>
+  </si>
+  <si>
+    <t>1151</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo analise, com a devida urgência, manutenção e cascalhamento no bairro Minerita.</t>
+  </si>
+  <si>
+    <t>1153</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Lucas Venícius Nascimento de Sousa ( Luquinha)</t>
+  </si>
+  <si>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1153/indicacao_12_-_lucas_venicius.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal a realização de obras de revitalização, manutenção e melhorias no parquinho infantil localizado no bairro Alto da Colina, neste município, bem como a conclusão da obra dos dois banheiros.</t>
+  </si>
+  <si>
+    <t>1156</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Josiane de Souza Ferreira (Josy Ferreira), Heder Prates da Silva (Edinho Natinho)</t>
+  </si>
+  <si>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1156/indicacao_no13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo analise, com a devida urgência, que determine ao setor competente a realização de estudos técnicos e análise de viabilidade para a instalação de faixas elevadas de pedestres no entorno da Escola Municipal Carvalhaes de Paiva, abrangendo as seguintes vias: Rua Padre Santo Marini, Rua Francisco Batista de Souza e Rua Floriano Peixoto, neste município.</t>
+  </si>
+  <si>
+    <t>1157</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1157/indicacao_no14-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo avalie a possibilidade de implantação de faixas elevadas de pedestres na Rua Coronel Procópio Dutra, neste município.</t>
+  </si>
+  <si>
+    <t>1162</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1162/indicacao_16_-_flavio.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo analise com a devida urgência, a implantação de um novo modelo de coleta de lixo no município, abrangendo tanto a zona urbana quanto a zona rural, inclusive com a possibilidade de terceirização do serviço.</t>
+  </si>
+  <si>
+    <t>1164</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1164/indicacao_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo, por meio da Secretaria competente, realize com a máxima urgência a operação tapa-buracos, principalmente das Ruas: Antônio Jerônimo da Silva e Prudente de Moraes, nos bairros Vila Formosa e Ponte Nova, respectivamente.</t>
+  </si>
+  <si>
+    <t>1165</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1165/indicacao_no18-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo viabilize, em caráter de urgência, a contenção física (muro/fechamento) da APAC (Associação de Proteção e Assistência ao Condenado), procedendo com a desativação da unidade para readequação do local, transformando-o em um espaço útil voltado ao interesse social.</t>
+  </si>
+  <si>
+    <t>1166</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1166/indicacao_19-_flavio_1_1.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo viabilize com a devida atenção e prioridade, a possibilidade de implantação de sinalização vertical de trânsito, mediante a instalação de placas de “Proibido Estacionar” em um dos lados da via, na Rua Prudente de Moraes, no trecho compreendido entre a esquina com a Rua Antônio Miguel Nasser até o início das Ruas Marquês do Paraná e Barão do Rio Branco, em conformidade com o Código de Trânsito Brasileiro (CTB).</t>
+  </si>
+  <si>
+    <t>1167</t>
+  </si>
+  <si>
+    <t>MSG</t>
+  </si>
+  <si>
+    <t>Mensagem</t>
+  </si>
+  <si>
+    <t>Poder Executivo - PExec</t>
+  </si>
+  <si>
+    <t>Mensagem de veto parcial ao Projeto de Lei nº2208/2026</t>
+  </si>
+  <si>
+    <t>1158</t>
+  </si>
+  <si>
+    <t>2208</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>Heder Prates da Silva (Edinho Natinho), Josiane de Souza Ferreira (Josy Ferreira)</t>
+  </si>
+  <si>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1158/pl_no_2208_-2026_-_motorista.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece, no âmbito do Município de Jacuí/MG, a atividade de condutor de ambulância como integrante das ações e serviços públicos de saúde, em consonância com a Lei Federal nº 15.250, de 3 de novembro de 2025.</t>
+  </si>
+  <si>
+    <t>1159</t>
+  </si>
+  <si>
+    <t>2211</t>
+  </si>
+  <si>
+    <t>Mesa da Câmara Municipal - MCM</t>
+  </si>
+  <si>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1159/plc_no_2211_-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 1.844, de 19 de maio de 2020, para criar 02 (dois) cargos de provimento efetivo de Auxiliar Administrativo e 01 (um) cargo de provimento efetivo de Auxiliar de Serviços Gerais, incluir e adequar os respectivos cargos nos Anexos I, II, III e IV e promover adequações no cargo de Assessor Parlamentar, no âmbito da Câmara Municipal de Jacuí/MG, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1160</t>
+  </si>
+  <si>
+    <t>2212</t>
+  </si>
+  <si>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1160/pl_2212-2026_-_temporario.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, no âmbito da Câmara Municipal de Jacuí/MG, estabelece hipóteses, disciplina o regime jurídico aplicável e dá outras providências.</t>
+  </si>
+  <si>
     <t>1129</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1129/pl_2188-2026.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1129/pl_2188-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos de provimento efetivo para o Centro de Referência Especializado de Assistência Social - CREAS do Município de Jacuí, institui cargo em comissão de Coordenador do CREAS, fixa atribuições e vencimentos, autoriza contratação tempóraria em hipóteses excepcionais e dá outras providências.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>Concessão de recomposição salariais aos servidores municipais</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1130/pl_2204-2026.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1130/pl_2204-2026.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 4º, da Lei Municipal nº 1812 de 10 de maio de 2019, e dá outras providências</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1131/pl_2205-2026.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1131/pl_2205-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste dos vencimentos básicos dos Profissionais da Educação Básica do municipio de Jacuí</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>Heder Prates da Silva (Edinho Natinho), Hercílio Ferreira de Souza (Hercílio Ferreira)</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Agricultores Familiares do bairro Buenos</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar em dotação do orçamento do exercício de 2026, para reforço do orçamento da Saúde.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>2208</t>
-[...7 lines deleted...]
-  <si>
     <t>Dispõe sobre a transparência ativa relativa às emendas parlamentares e dá outras providências</t>
   </si>
   <si>
+    <t>1154</t>
+  </si>
+  <si>
+    <t>2209</t>
+  </si>
+  <si>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1154/pl_2209-2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito suplementar em dotação do orçamento do exercício de 2026, para inclusão de dotações de recursos de convênio e emendas.</t>
+  </si>
+  <si>
+    <t>1155</t>
+  </si>
+  <si>
+    <t>2210</t>
+  </si>
+  <si>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1155/pl_no_2110-2026_-_apae_e_gremio.pdf</t>
+  </si>
+  <si>
+    <t>Altera valor de subvenção de Associações</t>
+  </si>
+  <si>
     <t>1132</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Mesa da Câmara Municipal - MCM</t>
-[...2 lines deleted...]
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1132/pr_01-2026.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1132/pr_01-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Presidente a efetuar a devolução de R$382.032,35( trezentos e oitenta e dois mil, trinta e dois reais e trinta e cinco centavos) aos cofres do Município.</t>
   </si>
   <si>
+    <t>1163</t>
+  </si>
+  <si>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1163/pr_no_3-2026_-_honraria.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito da Câmara Municipal de Jacuí/MG, as honrarias “Embaixador da Cultura” e “Homenagem Especial de Reconhecimento Público”, estabelece critérios para sua concessão e altera dispositivos do Regimento Interno da Câmara Municipal de Jacuí.</t>
+  </si>
+  <si>
+    <t>1169</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a organização administrativa interna, a consolidação funcional das unidades e setores da  Câmara  Municipal  de  Jacuí/MG,  estabelece diretrizes de funcionamento, integração, transparência,  proteção  de  dados  pessoais, atendimento ao cidadão, participação social e dá outras providências</t>
+  </si>
+  <si>
     <t>1134</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Requerimento de Ausência, por motivo de saúde</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1135/justificativa_de_ausencia.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1135/justificativa_de_ausencia.pdf</t>
   </si>
   <si>
     <t>Justificativa da Ausência do vereador  em Sessão  extraordinária do dia 13 de  janeiro de 2026.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1145/requerimento_04-2026_-_ausencia_vereadora_josiane_assinado_2.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1145/requerimento_04-2026_-_ausencia_vereadora_josiane_assinado_2.pdf</t>
   </si>
   <si>
     <t>Justificativa da Ausência  da vereadora, Josiane de Souza Ferreira, em Sessão ordinária do dia 23 de fevereiro de 2026.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1146/requerimento_flavio_bernardes.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1146/requerimento_flavio_bernardes.pdf</t>
   </si>
   <si>
     <t>Justificativa da Ausência do vereador, Flavio Bernardes,  em Sessão ordinária do dia 23 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>1161</t>
+  </si>
+  <si>
+    <t>Informações acerca da Portaria GM/MS nº 10.205, de 5 de fevereiro de 2026 - Saúde</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -668,67 +872,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1136/indicacao_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1137/indicacao_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1138/indicacao_no03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1140/indicacao_04_-_flavio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1141/indicacao_05_-_flavio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1142/indicacao_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1143/indicacao_no07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1144/indicacao_no08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1148/indicacao_09-_thiener_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1129/pl_2188-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1130/pl_2204-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1131/pl_2205-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1150/pl_no_2199-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1132/pr_01-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1135/justificativa_de_ausencia.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1145/requerimento_04-2026_-_ausencia_vereadora_josiane_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1146/requerimento_flavio_bernardes.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1136/indicacao_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1137/indicacao_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1138/indicacao_no03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1140/indicacao_04_-_flavio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1141/indicacao_05_-_flavio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1142/indicacao_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1143/indicacao_no07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1144/indicacao_no08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1148/indicacao_09-_thiener_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1153/indicacao_12_-_lucas_venicius.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1156/indicacao_no13-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1157/indicacao_no14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1162/indicacao_16_-_flavio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1164/indicacao_17-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1165/indicacao_no18-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1166/indicacao_19-_flavio_1_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1158/pl_no_2208_-2026_-_motorista.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1159/plc_no_2211_-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1160/pl_2212-2026_-_temporario.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1129/pl_2188-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1130/pl_2204-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1131/pl_2205-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1154/pl_2209-2026_2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1155/pl_no_2110-2026_-_apae_e_gremio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1132/pr_01-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1163/pr_no_3-2026_-_honraria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1135/justificativa_de_ausencia.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1145/requerimento_04-2026_-_ausencia_vereadora_josiane_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1146/requerimento_flavio_bernardes.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H22"/>
+  <dimension ref="A1:H40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="76" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -959,374 +1163,860 @@
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>50</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H10" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>54</v>
       </c>
       <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="E11" t="s">
+      <c r="H11" t="s">
         <v>56</v>
-      </c>
-[...7 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="E12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H12" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>61</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>62</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H13" t="s">
         <v>64</v>
-      </c>
-[...19 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>66</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>67</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="H14" t="s">
         <v>69</v>
-      </c>
-[...13 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>71</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="H15" t="s">
         <v>73</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>75</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>28</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="H16" t="s">
         <v>77</v>
-      </c>
-[...13 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>79</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>28</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="D17" t="s">
-[...5 lines deleted...]
-      <c r="F17" t="s">
+      <c r="H17" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>82</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>83</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>28</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B18" t="s">
-[...5 lines deleted...]
-      <c r="D18" t="s">
+      <c r="H18" t="s">
         <v>85</v>
-      </c>
-[...10 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="D19" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>92</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>62</v>
+        <v>88</v>
       </c>
       <c r="H19" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>17</v>
       </c>
       <c r="D20" t="s">
         <v>91</v>
       </c>
       <c r="E20" t="s">
         <v>92</v>
       </c>
       <c r="F20" t="s">
-        <v>37</v>
+        <v>93</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="H20" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>95</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>96</v>
+      </c>
+      <c r="D21" t="s">
         <v>97</v>
       </c>
-      <c r="B21" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="F21" t="s">
-        <v>23</v>
+        <v>99</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="H21" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
+        <v>103</v>
+      </c>
+      <c r="D22" t="s">
+        <v>97</v>
+      </c>
+      <c r="E22" t="s">
+        <v>98</v>
+      </c>
+      <c r="F22" t="s">
+        <v>104</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H22" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>107</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>108</v>
+      </c>
+      <c r="D23" t="s">
+        <v>97</v>
+      </c>
+      <c r="E23" t="s">
+        <v>98</v>
+      </c>
+      <c r="F23" t="s">
+        <v>104</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H23" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>111</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>112</v>
+      </c>
+      <c r="D24" t="s">
+        <v>113</v>
+      </c>
+      <c r="E24" t="s">
+        <v>114</v>
+      </c>
+      <c r="F24" t="s">
+        <v>115</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H24" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>118</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>119</v>
+      </c>
+      <c r="D25" t="s">
+        <v>113</v>
+      </c>
+      <c r="E25" t="s">
+        <v>114</v>
+      </c>
+      <c r="F25" t="s">
+        <v>115</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H25" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>121</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>122</v>
+      </c>
+      <c r="D26" t="s">
+        <v>113</v>
+      </c>
+      <c r="E26" t="s">
+        <v>114</v>
+      </c>
+      <c r="F26" t="s">
+        <v>115</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H26" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>125</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>126</v>
+      </c>
+      <c r="D27" t="s">
+        <v>113</v>
+      </c>
+      <c r="E27" t="s">
+        <v>114</v>
+      </c>
+      <c r="F27" t="s">
+        <v>115</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H27" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>129</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>130</v>
+      </c>
+      <c r="D28" t="s">
+        <v>113</v>
+      </c>
+      <c r="E28" t="s">
+        <v>114</v>
+      </c>
+      <c r="F28" t="s">
+        <v>131</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H28" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>133</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>134</v>
+      </c>
+      <c r="D29" t="s">
+        <v>113</v>
+      </c>
+      <c r="E29" t="s">
+        <v>114</v>
+      </c>
+      <c r="F29" t="s">
+        <v>115</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H29" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>136</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>96</v>
+      </c>
+      <c r="D30" t="s">
+        <v>113</v>
+      </c>
+      <c r="E30" t="s">
+        <v>114</v>
+      </c>
+      <c r="F30" t="s">
+        <v>62</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H30" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>138</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>139</v>
+      </c>
+      <c r="D31" t="s">
+        <v>113</v>
+      </c>
+      <c r="E31" t="s">
+        <v>114</v>
+      </c>
+      <c r="F31" t="s">
+        <v>115</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H31" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>142</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>143</v>
+      </c>
+      <c r="D32" t="s">
+        <v>113</v>
+      </c>
+      <c r="E32" t="s">
+        <v>114</v>
+      </c>
+      <c r="F32" t="s">
+        <v>115</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H32" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>146</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" t="s">
+        <v>147</v>
+      </c>
+      <c r="E33" t="s">
+        <v>148</v>
+      </c>
+      <c r="F33" t="s">
+        <v>104</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H33" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>151</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>22</v>
+      </c>
+      <c r="D34" t="s">
+        <v>147</v>
+      </c>
+      <c r="E34" t="s">
+        <v>148</v>
+      </c>
+      <c r="F34" t="s">
+        <v>104</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H34" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>154</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>27</v>
+      </c>
+      <c r="D35" t="s">
+        <v>147</v>
+      </c>
+      <c r="E35" t="s">
+        <v>148</v>
+      </c>
+      <c r="F35" t="s">
+        <v>104</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H35" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>156</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" t="s">
+        <v>157</v>
+      </c>
+      <c r="E36" t="s">
+        <v>158</v>
+      </c>
+      <c r="F36" t="s">
+        <v>62</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H36" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>160</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>17</v>
+      </c>
+      <c r="D37" t="s">
+        <v>157</v>
+      </c>
+      <c r="E37" t="s">
+        <v>158</v>
+      </c>
+      <c r="F37" t="s">
+        <v>37</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H37" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>163</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>27</v>
+      </c>
+      <c r="D38" t="s">
+        <v>157</v>
+      </c>
+      <c r="E38" t="s">
+        <v>158</v>
+      </c>
+      <c r="F38" t="s">
+        <v>23</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H38" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>166</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
         <v>32</v>
       </c>
-      <c r="D22" t="s">
-[...5 lines deleted...]
-      <c r="F22" t="s">
+      <c r="D39" t="s">
+        <v>157</v>
+      </c>
+      <c r="E39" t="s">
+        <v>158</v>
+      </c>
+      <c r="F39" t="s">
         <v>28</v>
       </c>
-      <c r="G22" s="1" t="s">
-[...3 lines deleted...]
-        <v>102</v>
+      <c r="G39" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H39" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>169</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>87</v>
+      </c>
+      <c r="D40" t="s">
+        <v>157</v>
+      </c>
+      <c r="E40" t="s">
+        <v>158</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H40" t="s">
+        <v>170</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>