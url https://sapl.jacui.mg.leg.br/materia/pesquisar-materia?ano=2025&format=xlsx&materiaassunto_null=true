--- v0 (2026-02-24)
+++ v1 (2026-05-24)
@@ -54,1618 +54,1618 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Flavio Bernardes (Sargento Bernardes)</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1010/indicacao_no_01-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1010/indicacao_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de reforma da Rua das Flores</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1011/indicacao_no_02-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1011/indicacao_no_02-2025.pdf</t>
   </si>
   <si>
     <t>O Poder Executivo Municipal analise a possibilidade de criação e instituição da Guarda Civil Municipal.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1012/indicacao_no_03-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1012/indicacao_no_03-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de construção de faixas elevadas em frente todas as escolas do município.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1013/indicacao_no_04-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1013/indicacao_no_04-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de instalação de refletores de luz na Praça Santa Cruz.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Thiener Douglas da Silva (Thiener)</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1014/indicacao_no_05-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1014/indicacao_no_05-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de instalação de luminárias na Praça do bairro Alto da Colina</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Heder Prates da Silva (Edinho Natinho)</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1017/indicacao_06-_heder.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1017/indicacao_06-_heder.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de instação de 20 placas de Proibido Abandono de Animais em pontos estratégicos do Municipio de Jacuí.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1018/indicacao_07-_heder.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1018/indicacao_07-_heder.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade chipagem em animais doméstico e domesticados</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1019/indicacao_08-_heder.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1019/indicacao_08-_heder.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de firmar contrato com o consórcio CIMOG, para utilização duas vezes ao ano, do castramóvel na zona rural e aquisição de medicamentos necessários para pós -operatório</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1020/indicacao_09_-_thiener.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1020/indicacao_09_-_thiener.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de instação de holofotes na Quadrinha do bairro Jardim das Rosas</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Taís Tânia Pereira Silva (Taís Tânia)</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1030/indicacao_no10-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1030/indicacao_no10-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de  instalação de lixeiras  nos pontos estratégicos da cidade, principalmente nas ruas principais e praças.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/</t>
+    <t>http://sapl.jacui.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de melhorias na questão de climatização das Salas do Cemitério Municipal de Jacuí</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Josiane de Souza Ferreira (Josy Ferreira)</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1032/indicacao_12_-_josiane_assinado_1_1.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1032/indicacao_12_-_josiane_assinado_1_1.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de Aquisição de máquina para fabricação de bloquetes para serem utilizados  na recuperação e manutenção das vias públicas do município.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1028/indicacao_14_-_flavio_assinado.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1028/indicacao_14_-_flavio_assinado.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de operação tapa buraco, nas Ruas(Tomas Batista de Souza, Ursula Zoch, Vicente Izidoro, Vinicius Rezande Pereira e Nelson Manuel da Silva) no bairro Alto da Colina.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Hernane Lopes Siqueira ( Hernane Siqueira)</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1029/indicacao_no_15-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1029/indicacao_no_15-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade  de  abertura de estrada rural  do bairro Buenos até a Estrada da Fazenda Velha, passando pelas propriedades do Senhor Luiz Antônio Jorge, João Jorge Siqueira, Meiched Alcantra de Carvalho ( Merchinho) e Gê Geraldo Mestre.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Lucas Venícius Nascimento de Sousa ( Luquinha)</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1033/indicacao_no16-2025_-_autor__vereador_lucas.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1033/indicacao_no16-2025_-_autor__vereador_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de realizar campanhas de conscientização sobre a segurança no trabalho para os produtores rurais.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1034/indicacao_no17-2025_-_autor__vereador_lucas.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1034/indicacao_no17-2025_-_autor__vereador_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo analise a possibilidade de fornecer lanches para mães que levam seus filhos para APAE.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1031/indicacao_no_18-2025_-_heder.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1031/indicacao_no_18-2025_-_heder.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade construção de faixas elevadas na Rua Nelson Manoel da Silva.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_no_19-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_no_19-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de realizar a pavimentação do trecho  que liga a Rua Nelson Manuel da Silva, no bairro Alto da Colina até a BR 265.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1039/indicacao_no20-2025-_sargento_bernardes.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1039/indicacao_no20-2025-_sargento_bernardes.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de manutenção das estradas rurais dos bairros: Taboão e do Pinhal.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1040/indicacao_no_21-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1040/indicacao_no_21-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de ceder dois funcionários principalmente para  monitoramento das câmeras  do quartel da Polícia Militar</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1041/indicacao_no_24-_2025_-_vereador_heder.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1041/indicacao_no_24-_2025_-_vereador_heder.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de construção de um banheiro e troca do piso da cozinha da Quadra localizada na Rua Marquês do Paraná, no centro da cidade.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de realizar operação tapa buraco principalmente nas Ruas: Francisco José Proença e Antônio José Izá entre os bairros: Santo Antônio e Recanto dos Pássaros.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1044/indicacao_no_26-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1044/indicacao_no_26-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de ceder dois funcionários sendo(Agente Administrativo ou Estagiários) para desempenhar funções administrativas e afins no quartel da Polícia Militar.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1046/indicacao_no_27-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1046/indicacao_no_27-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de construção de muro de contenção na  Rua Misael de Souza Melo, bairro Jardim Bom Pastor ( rua que faz fundo com a COHAB).</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1051/indicacao_no_29-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1051/indicacao_no_29-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de reinstalar as lixeiras cobertas, com sinalização nas entradas principais das estradas rurais do município, como também desenvolver campanhas de conscientização  sobre o uso adequado das lixeiras rurais.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1050/indicacao_no_30-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1050/indicacao_no_30-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de ceder funcionário/ estagiário ou contratar um servidor para desempenhar função porteiro  para todos as escolas municipais.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1053/indicacao_no_31-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1053/indicacao_no_31-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade  de construir faixas elevadas no entroncamento  das Ruas: Ruas  Miro Canuto,  Rua Rodrigo Antônio Resende e Rua Eliseu Terra no bairro Santo Antônio e instalação de sinalização vertical e horizontal no local.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de retornar as atividades esportivas na modalidade Enduro Fim, no municipio.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de molhar periodicamente as entradas das vias rurais, com intuito de minimizar os transtornos causados pelo excesso e poeira, especialmente durante os períodos de estiagem.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de implantar um cronograma oficial para a retirada de entulhos e resíduos volumosos nos bairros do município e que esse cronograma seja amplamente divulgado à população, por meio de canais de comunicação oficiais da Prefeitura,  mural da Câmara e outros meios acessíveis.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Que o Poder Executivo analise, sob os aspectos de conveniência e oportunidade, a possibilidade de elaborar Projeto de Lei, de iniciativa privativa, nos termos do art. 45, inciso IV, da Lei Orgânica Municipal, autorizando a concessão de subvenções sociais às entidades Caixa Escolar Pedro Segundo de Moraes, inscrita no CNPJ nº 03.152.877/0001-96, e Caixa Escolar Maria Tereza Rezende de Melo, inscrita no CNPJ nº 09.011.170/0001-46, no valor de R$ 20.000,00 (vinte mil reais) para cada uma, com o objetivo de fortalecer o apoio à gestão das unidades escolares da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1063/indicacao_no36-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1063/indicacao_no36-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo analise, sob os aspectos de conveniência e oportunidade, a possibilidade de apresentar Projeto de Lei visando alterar a legislação municipal que regulamenta as contratações temporárias, com fundamento no art. 37, inciso IX, da Constituição Federal, a fim de incluir, de forma expressa, a possibilidade de contratação de servidor temporário para substituir servidor efetivo que esteja afastado por motivo de licença para tratar de interesses particulares, conforme previsto no art. 103 da Lei Municipal nº 1.471/2008 (Estatuto dos Servidores Públicos do Município de Jacuí)._x000D_
 Além disso, sugere-se que a mesma previsão seja expressamente incorporada ao texto do próprio Estatuto dos Servidores, a fim de assegurar harmonia e coerência sistêmica entre as normas de regência da matéria.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1064/indicacao_no37-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1064/indicacao_no37-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de colocar Câmeras de Monitoramento em todas as repartições públicas do Município.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1069/indicacao_no_39-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1069/indicacao_no_39-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de garantir as oportunidades para artistas locais participarem ao menos um dia das programações culturais e festividades promovidas pela municipalidade, como por exemplo: um dia no aniversário da cidade  para os artistas locais, um dia na semana cultural, um dia na Expojac, entre outros eventos.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1070/indicacao_no_40-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1070/indicacao_no_40-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade construção de  faixas elevadas/lombadas principalmente nas Ruas/Avenida: Nos dois sentidos da Avenida Antônio de Paula Lima de frente o LP Burguer e Estádio de Futebol, no Cruzamento das Ruas Marques do Paraná com Barão do Rio Branco; Rua Nelson Manoel da Silva ao final do asfalto, Rua Juscelino Kubistchek com Atanasio Ribeiro de Miranda e na Rua Josias Mário Chaves nas imediações da fábrica de bloco devido a dois pontos de ônibus escolar naquele local.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1068/indicacao_no41-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1068/indicacao_no41-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de manutenção das luminárias, instalação de bancos e arborização na Praça Antônio Evaristo de Souza, bairro Recreios dos Bandeirantes</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1072/indicacao_no_42-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1072/indicacao_no_42-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade construção de  faixas elevadas/lombadas principalmente nas Ruas: Rua João Batista Carvalhaes, no bairro Santo Antônio, Rua Honorato Belchior dos Reis com ligamento a Rua Salvador Batista de Souza, no bairro: São Geraldo, Rua Coronel Procópio Dutra e na  Rua Governador Valadares no bairro centro.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1077/indicacao_no_43-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1077/indicacao_no_43-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de retirar as ervas de passarinho existentes nos ipês na Praça Santa Cruz .</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1076/indicacao_no_44-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1076/indicacao_no_44-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de sinalização vertical e horizontal, no encontro das Ruas: João Lino Borges, Wenceslau Brás com a Lairton Borges.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1080/indicacao_no_45-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1080/indicacao_no_45-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo analise a possibilidade e proceda à revitalização da lombada localizada à Rua Francisco Antônio Bueno</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1081/indicacao_no_46-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1081/indicacao_no_46-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo analise a possibilidade e proceda à limpeza de lixo em vias públicas, bem como fixe placa proibindo o descarte de lixo, especialmente na rua Mizael de Souza Melo.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_no_47-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_no_47-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de contratação de um profissional Terapeuta Ocupacional para compor a equipe de saúde do município.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1088/indicacao_no48-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1088/indicacao_no48-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de reajustar o salário das conselheiras tutelares do Município de Jacuí/MG.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1092/indicacao_no_49-2025_-_josiane.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1092/indicacao_no_49-2025_-_josiane.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo analise a possibilidade de que sejam disponibilizados lanches aos pacientes da saúde que realizam viagens para atendimento em cidades vizinhas.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Josiane de Souza Ferreira (Josy Ferreira), Taís Tânia Pereira Silva (Taís Tânia)</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1094/indicacao_no_50-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1094/indicacao_no_50-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal avalie com a máxima atenção a possivilidade de contratação de novos Agentes Comunitários de Saúde, fortalecendo a rede de Atenção Básica e garantindo um atendimento mais próximo, contínuo e eficaz à população.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1093/indicacao_no_51-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1093/indicacao_no_51-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise com a devida atenção e urgência, a possibilidade de aplicar a coleta de lixo no bairro Minerita, passando a ser realizada diariamente ou, ao menos, duas vezes por semana. De forma alternativa, sugere-se que seja instalada uma caçamba ou lixeira comunitária em ponto estratégico do bairro, garantindo que os moradores possam descartar corretamente seus resíduos e que o recolhimento seja feito ao menos uma vez por semana, de maneira regular e organizada.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1095/indicacao_no_52-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1095/indicacao_no_52-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de elaboração e implementação de um cronograma oficial e permanente de coleta de lixo em todo o território municipal, bem como sua divulgação ampla à população, por meio dos canais de comunicação oficiais da Prefeitura, rádios locais, redes sociais, site institucional e murais informativos nos bairros e repartições públicas.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_no_53-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_no_53-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de realizar manutenção dos blocos sextavados na Rua Antônio Miguel Nasser, em razão da erosão e desgaste atualmente existentes no pavimento, conforme relatório fotográfico em anexo.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1105/indicacao_no_54-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1105/indicacao_no_54-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise com a devida atenção e urgência, a instalação postes de iluminação pública ou outro tipo de iluminação  da  Avenida  Antônio de Paula Lima, da residência 120, até o cruzamento da Sudário de Souza Arantes.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1112/indicacao_no_55-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1112/indicacao_no_55-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal avalie com a máxima urgência a possibilidade de adotar, em todos os eventos oficiais promovidos pelo Município, o uso exclusivo de fogos de artifício silenciosos, também conhecidos como fogos sem estampido.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Que o Poder Executivo analise a possibilidade de instituir o Abono de Aniversário aos servidores públicos municipais, como forma de reconhecimento, valorização e incentivo aos profissionais que diariamente garantem o funcionamento dos serviços essenciais prestados à nossa população.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1113/indicacao_no_57-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1113/indicacao_no_57-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal avalie com a máxima urgência a possibilidade de manutenção dos bloquetes situados nas proximidades das caixas d’água do Bairro Santa Cruz, tendo em vista a situação de desgaste constatada no local.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1127/indicacao_58-_lucas_assinado.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1127/indicacao_58-_lucas_assinado.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal analise a possibilidade de realizar a limpeza e pintura do meio-fio na entrada da cidade, compreendendo o trecho que se estende da Avenida Antônio de Paula Lima,  até a Rua Minas Gerais, próximo ao Posto Auto Helena.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Manifesta aplauso á Maisa da Silva Vieira</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>Manifesta aplauso á Rayany de Cássia Holanda Ferreira</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1121/mocao_no_03-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1121/mocao_no_03-2025.pdf</t>
   </si>
   <si>
     <t>Manifesta aplauso à Thalita Cintra de Pádua</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>Mesa da Câmara Municipal - MCM</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1126/mocao_no_04-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1126/mocao_no_04-2025.pdf</t>
   </si>
   <si>
     <t>Manifesta aplauso á João Jorge Simão</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/991/pl_no_2144-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/991/pl_no_2144-2025.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para a inclusão de dotação para subvenção ao Lar dos Idosos São Vicente de Paula e dá outras providências.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/992/pl_no_2145-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/992/pl_no_2145-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de recomposição de perdas salariais aos servidoress do poder legislativo e executivo municipal de Jacuí.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/993/pl_no_2146-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/993/pl_no_2146-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste dos vencimentos básicos dos profissionais da educação básica no município de Jacuí.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/998/pl_no_2147-2025-_autoria_vereador_lucas.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/998/pl_no_2147-2025-_autoria_vereador_lucas.pdf</t>
   </si>
   <si>
     <t>Redação final ao Projeto de lei nº 2.147/2025 que estabelece normas suplementares à Lei Federal nº 14.624, de 17 de julho de 2023, no município de Jacuí, para a distribuição do Cordão de Girassol, destinada à identificação de pessoas com doenças, deficiências e/ou transtornos ocultos, garantindo atendimento preferencial em estabelecimentos públicos e privados.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1000/pl_no_2148-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1000/pl_no_2148-2025.pdf</t>
   </si>
   <si>
     <t>Institui a gratificação mensal ao Agente de Contratação /Pregoeiro do Municipio de Jacuí e dá outras providências</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/999/projeto_de_lei_no_2.149-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/999/projeto_de_lei_no_2.149-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 11 de 20 de março de 2019 e a Resolução nº 14 de 19 de junho de 2019, que dispõem, respectivamente, sobre a criação do serviço de Orientação e Defesa do Consumidor – PROCON Câmara – no âmbito da secretaria da Câmara Municipal de Jacuí, bem como, sobre a criação do cargo de Coordenador do PROCON Câmara no âmbito da Câmara Municipal de Jacuí.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1005/pl__no_2150-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1005/pl__no_2150-2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta a fixação do Piso Salarial de Agente Comunitário de Saúde nos termos da Emenda Constitucional nº 120/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1004/pl__no_2151-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1004/pl__no_2151-2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta a fixação do Piso Salarial de Agente Epidemiológico nos termos da Emenda Constitucional nº 120/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1003/projeto_de_lei_no_2152-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1003/projeto_de_lei_no_2152-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento de débitos fiscais e a concessão de anistia sobre os juros e multas relativos aos tributos constituídos até dia 31 de dezembro de 2024 no Município de Jacuí/MG</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1007/pl_no_2153-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1007/pl_no_2153-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar em dotação do orçamento do exercício de 2025, para aquisição de máquina retroescavadeira.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1008/pl_no_2154-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1008/pl_no_2154-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar em dotação do orçamento do exercício de 2025, para realização de obra de pavimentação de parte da Estrada que Liga Jacuí ao Município de Monte Santo de Minas.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1009/projeto_de_lei_no_2155-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1009/projeto_de_lei_no_2155-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de repasse ao Consórcio Intermunicipal de Saúde do Sudoeste Mineiro - CISSM e dá outras providência.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar para aquisição de equipamentos e veículo para atenção primária.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar em dotação do orçamento de 2025, para aquisição de Máquinas e Equipamentos.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1024/pl_no2159-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1024/pl_no2159-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Único de Assistência Social - SUAS  do município de Jacuí e dá outras providências.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1021/pl_no2.160-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1021/pl_no2.160-2025.pdf</t>
   </si>
   <si>
     <t>Ratifica o 3º termo Aditivo ao Contrato de Consórcio Intermunicipal da Baixa Mogiana - CIMOG, e dá outras providências</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1022/pl_no_2.161-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1022/pl_no_2.161-2025.pdf</t>
   </si>
   <si>
     <t>Denomina o trecho da Rodovia que liga Jacuí/MG a Fortaleza de Minas /MG como Rodovia " Professora Marta Maria Soares".</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1023/pl_no_2.162-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1023/pl_no_2.162-2025.pdf</t>
   </si>
   <si>
     <t>Altera artigos da Lei Municipal nº 1.982 de 17 de abril de 2023 que trata da doação de terras para proprietários de viveiro e dá outras providências.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1026/pl_no2163-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1026/pl_no2163-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2013, de 2023, que cria o cargo de Auxiliar de Serviços Gerais, integrante do Quadro de Cargos de Provimento Efetivo da Lei Municipal nº1844, de 19 de maio de 2020.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1025/projeto_de_lei_no_2164-2025_-_autoria_sargento_bernardes.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1025/projeto_de_lei_no_2164-2025_-_autoria_sargento_bernardes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização de recursos arrecadados pela Contribuição para Custeio do Serviço de Iluminação pública (COSIP) para implementação de medidas de segurança pública no município de Jacuí/MG e dá outras providências</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1101/pl_no_2165-2025_-_altera_lei_suas.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1101/pl_no_2165-2025_-_altera_lei_suas.pdf</t>
   </si>
   <si>
     <t>Altera a redação de alguns dispositivos da Lei Municipal nº 2086, de 15 de abril de 2025, e da outras providências.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração da Lei Orçamentária do Exercicio de 2026 e dá outras providências - LDO</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1035/projeto_de_lei_no_2168-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1035/projeto_de_lei_no_2168-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de novas gratificações e altera valores das gratificações instituidas pela Lei nº1930, de 21 de junho de 2022, no âmbito da Câmara Municipal de Jacuí, e dá outras providências.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1043/projeto_de_lei_no_2170-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1043/projeto_de_lei_no_2170-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouro público do municipio de Jacuí/MG, localizados no bairro Alto da Colina e Recreio dos Bandeirantes.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1047/projeto_de_lei_no_2171-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1047/projeto_de_lei_no_2171-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção a Associação Lar Pedacinho do Céu e dá outras providências.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1056/pl_no_2172-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1056/pl_no_2172-2025.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial e autoriza conceder subvenção a Entidade Sindicato Rural de Jacuí.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1054/pl_no_2173-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1054/pl_no_2173-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2048 de 27 de maio de 2024, que institui o Regime do Pronto Pagamento ou Adiantamento no âmbito do Poder Legislativo do Municipio de Jacuí/MG.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1062/projeto_de_lei_no_2174-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1062/projeto_de_lei_no_2174-2025.pdf</t>
   </si>
   <si>
     <t>Altera valor de subvenção da APAE</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1061/projeto_de_lei_no_2.175-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1061/projeto_de_lei_no_2.175-2025.pdf</t>
   </si>
   <si>
     <t>Altera valor da subvenção da Associação Comutária dos Cavaleiros de Jacuí - A.C.C.J.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1066/pl_no_2176-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1066/pl_no_2176-2025.pdf</t>
   </si>
   <si>
     <t>Redação Final ao Projeto de Lei nº 2176/2025, que dispõe sobre o resgate, captura e remoção de abelhas Apis mellifera no Município de Jacuí.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1067/pl_no_2177-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1067/pl_no_2177-2025.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Apicultores e Meliponicultores de Jacuí e Região - AAPMJR</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>Altera a redação do art. 4º da Lei Municipal nº 2.089, de 17 de junho de 2025, para dispor sobre a correta denominação de via pública localizada no bairro Recreio dos Bandeirantes, neste município.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1124/projeto_lei_orcamento_2026.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1124/projeto_lei_orcamento_2026.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Jacuí -MG para exercicio finaceiro de 2026 - LOA</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1125/projeto_ppa_consolidado.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1125/projeto_ppa_consolidado.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual do Municipio de Jacuí para periodo de 2026 a 2029. PPA</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1099/pl_no_2181-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1099/pl_no_2181-2025.pdf</t>
   </si>
   <si>
     <t>Institui a revisão do Plano Municipal de Saneamento Básico (PMSB) de Jacuí/MG e dá outras providências</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1082/projeto_de_lei_no_2182-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1082/projeto_de_lei_no_2182-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de Programa Educar no âmbito das escolas municipais de ensino fundamental no Município de Jacuí e dá outras providências.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1084/pl_2183-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1084/pl_2183-2025.pdf</t>
   </si>
   <si>
     <t>Institui a gratificação mensal à equipe  de apoio do município de Jacuí dá outras providências</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1090/projeto_de_lei_no_2184-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1090/projeto_de_lei_no_2184-2025.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito dos Município de Jacuí/MG, o Projeto "Nasce uma Criança, Planta-se uma Árvore", que dispõe sobre medidas de incentivo à preservação do meio ambiente e à educação ambiental.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1083/pl_2.185_assinada_01.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1083/pl_2.185_assinada_01.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 1º da Lei Municipal nº 2.091, de 11 de julho de 2025, que dispõe sobre a utilização de parte dos recursos arrecadados pela Contribuição para o Custeio do Serviço de Iluminação Pública – COSIP para fins de segurança pública, no âmbito do Município de Jacuí/MG".</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1085/pl_no_2186-2025_-_subvencao.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1085/pl_no_2186-2025_-_subvencao.pdf</t>
   </si>
   <si>
     <t>Altera valor de subvenção da Associação Esportiva Mato Dentro e Associação do Grêmio Recreativo Jacuí Futebol Clube</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1128/pl2188-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1128/pl2188-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos de provimento efetivo para o Centro de Referência Especializado de Assistência Social - CREAS do Município de Jacuí, institui cargo em comissão de Coordenador do CREAS, fixa atribuições e vencimentos, autoriza contratação tempóraria em hipóteses excepcionais e dá outras providências.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1096/pl_no_2189-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1096/pl_no_2189-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar em dotação do orçamento do exercício de 2025, para reforço do orçamento de Saúde, na atenção básica.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1097/pl_no_2190-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1097/pl_no_2190-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito e dá outras providências.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>Hercílio Ferreira de Souza (Hercílio Ferreira)</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1098/pl_no_2191_-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1098/pl_no_2191_-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei Municipal nº1.766/2018.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1100/pl_no_2192-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1100/pl_no_2192-2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos art. 4º art. 5º da Lei Municipal nº 1.736, de 19 de maiode 2017, e da outras providências.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1103/pl_no_2193-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1103/pl_no_2193-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de Abono Natalino, de caráter indenizatório e eventual, devido aos servidores efetivos, comissionados e contratados temporariamente da Câmara Municipal de Jacuí/MG, estabelece critérios para sua concessão e condições de elegibilidade, e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1104/pl_no_2194-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1104/pl_no_2194-2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 7º , da Lei Municipal nº1534 de 1º de março de 2011, e dá outras providências.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>Autoriza a majoração do limite de abertura de crédito adicionais suplementares ao Orçamento do Município de Jacuí para Exercicio de 2025.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1117/pl_no_2196-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1117/pl_no_2196-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono natalino aos servidores e agentes públicos do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1111/pl_2197-_entidade.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1111/pl_2197-_entidade.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.197/205 - Abre crédito especial e autoriza concender Auxílio Financeiro as Entidade que especifica.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>Dispõe sobre a transparência ativa relativa às emendas parlamentares e dá outras providências</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1122/pl_no_2201-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1122/pl_no_2201-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de Subvenção, Auxilios financeiros e Contribuições e contém outras providências</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1123/projeto_de_lei_que_altera_ldo_2026.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1123/projeto_de_lei_que_altera_ldo_2026.pdf</t>
   </si>
   <si>
     <t>Altera, Anexos de Riscos Fiscais da LDO do exercício de 2026.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/994/resolucao_no_01-2025_-_autoriza_o_sr._presidente_a_efetuar_a_devolucao_de_r308.18722_aos_cofres_do_municipio_2.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/994/resolucao_no_01-2025_-_autoriza_o_sr._presidente_a_efetuar_a_devolucao_de_r308.18722_aos_cofres_do_municipio_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Presidente a efetuar a  devolução de  R$ 308.187,22 aos cofres do Município</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1001/projeto_de_resolucao_no_02_-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1001/projeto_de_resolucao_no_02_-2025.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas do exercício financeiro do Município de Jacuí do ano de 2021, nos moldes do processo 1120589 do Tribunal de Contas do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1002/projeto_de_resolucao_no_03_-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1002/projeto_de_resolucao_no_03_-2025.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas do exercício financeiro do Município de Jacuí do ano de 2023, nos moldes do processo 1167682 do Tribunal de Contas do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1037/pr_04-2025_-_lai.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1037/pr_04-2025_-_lai.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei Federal nº 12.527, de 18 de novembro de 2011, sobre a Lei de Acesso à Informação, no âmbito da Câmara de Vereadores de Jacuí/MG.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1038/pr_no05-2025_-_ordem_cronologica.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1038/pr_no05-2025_-_ordem_cronologica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a observância da ordem cronológica nos pagamentos a fornecedores no âmbito do Poder Legislativo do Município de Jacuí e dá outras providências.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1042/projeto_de_resolucao_no_06-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1042/projeto_de_resolucao_no_06-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo único ao art. 4º da Resolução nº 43 de 10 de dezembro de 2024 que cria e regulamenta a Ouvidoria Legislativa da Câmara Municipal de Jacuí/ MG e dispõe sobre suas atribuições.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>Autoriza o Sr. Presidente a efetuar a devolução de R$ 91.300,00( noventa e um mil e trezentos reais) aos cofres do município.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1071/pr_no_8-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1071/pr_no_8-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Presidente a efetuar a devolução de R$200.000,00( Duzentos mil reais) aos Cofres do Município.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1074/pr_no_09-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1074/pr_no_09-2025.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara Municipal de Jacuí para estabelecer critérios de desconto no subsídio dos vereadores em decorrência de ausências injustificadas às reuniões plenárias, e dá outras providências.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1091/projeto_de_resolucao_no_10-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1091/projeto_de_resolucao_no_10-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 08 de 11 de novembro de 2022, que regulamenta o artigo 87, §§ 4º a 11 da Lei Organica Municipal de Jacuí/MG, dispondo sobre a execução das emendas parlamentares impositivas ao orçamento municipal</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/996/requerimento_no_03-2025_-_autor__vereador_lucas.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/996/requerimento_no_03-2025_-_autor__vereador_lucas.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 03/2025 -Requer aprovação deste, para que seja enviado, pela Excelentíssima Prefeita Municipal, a esta Casa de Leis, informação por escrito sobre a atual situação do valor da emenda parlamentar do Deputado Estadual Antonio Carlos Arantes, destinada a princípio para a pavimentação asfáltica da estrada Jacuí a Fortaleza de Minas, hoje ao trecho da estrada que liga o município de Jacuí a Monte Santo de Minas.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/997/requerimento_no_04-2025-_autor_vereador_lucas.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/997/requerimento_no_04-2025-_autor_vereador_lucas.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 04/2025 - requer a aprovação deste, para que seja realizada a compra de 09 (nove) aparelhos de tablets a serem utilizados em mesa, para uso exclusivo de cada parlamentar dentro desta Casa de Leis.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>Requerimento nº20/2025 - Ausência da Vereadora Josiane de Souza Ferreira</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1079/requerimento_no25-_2025_-_ausencia_vereador_heder.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1079/requerimento_no25-_2025_-_ausencia_vereador_heder.pdf</t>
   </si>
   <si>
     <t>Ausência em Sessão ordinária do dia 08 de setembro de 2025, por motivos de saúde.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1089/requerimento_28_-_ausencia_flavio_assinada.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1089/requerimento_28_-_ausencia_flavio_assinada.pdf</t>
   </si>
   <si>
     <t>Ausência do Presidente, Flavio Bernardes, na sessão ordinária do dia 22 de setembro de 2025, por motivo de saúde</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>Solicitação de informações referente  a Execução do Contrato de Repasse nº 947447/2023 -  Implantação do asfalto na estrada rural que liga o município de Jacuí ao município de Fortaleza de Minas, assinado em 12 de dezembro de 2023.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>Ausência de vereadora na Sessão Extraordinária</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>Ausência de vereador na Sessão Extraordinária</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1115/requerimento_34-_ausencia_thiener_assinado.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1115/requerimento_34-_ausencia_thiener_assinado.pdf</t>
   </si>
   <si>
     <t>Ausência em Sessão Ordinária, por motivos de saúde</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>Esclarecimentos acerca dos pagamentos referentes aos monitores contratados pelas empresas conforme relatório em anexo.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1119/requerimento_37.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1119/requerimento_37.pdf</t>
   </si>
   <si>
     <t>Retirada de subscrição da Emenda Supressiva nº 01 do Projeto do lei nº 2.196</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Hernane Lopes Siqueira ( Hernane Siqueira), Jurcelino João da Silva( Celino), Lucas Venícius Nascimento de Sousa ( Luquinha), Taís Tânia Pereira Silva (Taís Tânia)</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1120/requerimento_no_38-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1120/requerimento_no_38-2025.pdf</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/995/resolucao_no_01-2025_-_autoriza_o_sr._presidente_a_efetuar_a_devolucao_de_r308.18722_aos_cofres_do_municipio.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/995/resolucao_no_01-2025_-_autoriza_o_sr._presidente_a_efetuar_a_devolucao_de_r308.18722_aos_cofres_do_municipio.pdf</t>
   </si>
   <si>
     <t>Resolução nº 01/2025 - Autoriza o Sr. Presidente a efetuar a  devolução de R$308.187,22 aos cofres do Município.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1006/proposta_de_emenda_modificativa_no_01.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1006/proposta_de_emenda_modificativa_no_01.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda modificativa nº 1 ao Projeto de Lei nº 2.147/2025</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1073/emenda_modificativa_no02-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1073/emenda_modificativa_no02-2025.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa nº02 ao Projeto de Lei nº 2176/2025</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1055/mensagem_de_veto.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1055/mensagem_de_veto.pdf</t>
   </si>
   <si>
     <t>Mensagem de veto integral ao Projeto de Lei nº 2164/2025</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>PES</t>
   </si>
   <si>
     <t>Proposta de Emenda Supressiva</t>
   </si>
   <si>
     <t>Hernane Lopes Siqueira ( Hernane Siqueira), Jurcelino João da Silva( Celino), Lucas Venícius Nascimento de Sousa ( Luquinha), Taís Tânia Pereira Silva (Taís Tânia), Thiener Douglas da Silva (Thiener)</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1118/emenda_supressiva_no_01-2025.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1118/emenda_supressiva_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Suprime o Inciso IX do art 1º do Projeto de Lei nº 2.196/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1972,67 +1972,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1010/indicacao_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1011/indicacao_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1012/indicacao_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1013/indicacao_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1014/indicacao_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1017/indicacao_06-_heder.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1018/indicacao_07-_heder.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1019/indicacao_08-_heder.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1020/indicacao_09_-_thiener.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1030/indicacao_no10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1032/indicacao_12_-_josiane_assinado_1_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1028/indicacao_14_-_flavio_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1029/indicacao_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1033/indicacao_no16-2025_-_autor__vereador_lucas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1034/indicacao_no17-2025_-_autor__vereador_lucas.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1031/indicacao_no_18-2025_-_heder.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1039/indicacao_no20-2025-_sargento_bernardes.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1040/indicacao_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1041/indicacao_no_24-_2025_-_vereador_heder.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1044/indicacao_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1046/indicacao_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1051/indicacao_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1050/indicacao_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1053/indicacao_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1063/indicacao_no36-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1064/indicacao_no37-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1069/indicacao_no_39-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1070/indicacao_no_40-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1068/indicacao_no41-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1072/indicacao_no_42-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1077/indicacao_no_43-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1076/indicacao_no_44-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1080/indicacao_no_45-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1081/indicacao_no_46-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1088/indicacao_no48-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1092/indicacao_no_49-2025_-_josiane.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1094/indicacao_no_50-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1093/indicacao_no_51-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1095/indicacao_no_52-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_no_53-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1105/indicacao_no_54-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1112/indicacao_no_55-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1113/indicacao_no_57-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1127/indicacao_58-_lucas_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1121/mocao_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1126/mocao_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/991/pl_no_2144-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/992/pl_no_2145-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/993/pl_no_2146-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/998/pl_no_2147-2025-_autoria_vereador_lucas.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1000/pl_no_2148-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/999/projeto_de_lei_no_2.149-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1005/pl__no_2150-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1004/pl__no_2151-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1003/projeto_de_lei_no_2152-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1007/pl_no_2153-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1008/pl_no_2154-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1009/projeto_de_lei_no_2155-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1024/pl_no2159-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1021/pl_no2.160-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1022/pl_no_2.161-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1023/pl_no_2.162-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1026/pl_no2163-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1025/projeto_de_lei_no_2164-2025_-_autoria_sargento_bernardes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1101/pl_no_2165-2025_-_altera_lei_suas.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1035/projeto_de_lei_no_2168-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1043/projeto_de_lei_no_2170-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1047/projeto_de_lei_no_2171-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1056/pl_no_2172-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1054/pl_no_2173-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1062/projeto_de_lei_no_2174-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1061/projeto_de_lei_no_2.175-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1066/pl_no_2176-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1067/pl_no_2177-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1124/projeto_lei_orcamento_2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1125/projeto_ppa_consolidado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1099/pl_no_2181-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1082/projeto_de_lei_no_2182-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1084/pl_2183-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1090/projeto_de_lei_no_2184-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1083/pl_2.185_assinada_01.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1085/pl_no_2186-2025_-_subvencao.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1128/pl2188-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1096/pl_no_2189-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1097/pl_no_2190-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1098/pl_no_2191_-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1100/pl_no_2192-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1103/pl_no_2193-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1104/pl_no_2194-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1117/pl_no_2196-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1111/pl_2197-_entidade.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1122/pl_no_2201-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1123/projeto_de_lei_que_altera_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/994/resolucao_no_01-2025_-_autoriza_o_sr._presidente_a_efetuar_a_devolucao_de_r308.18722_aos_cofres_do_municipio_2.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1001/projeto_de_resolucao_no_02_-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1002/projeto_de_resolucao_no_03_-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1037/pr_04-2025_-_lai.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1038/pr_no05-2025_-_ordem_cronologica.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1042/projeto_de_resolucao_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1071/pr_no_8-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1074/pr_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1091/projeto_de_resolucao_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/996/requerimento_no_03-2025_-_autor__vereador_lucas.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/997/requerimento_no_04-2025-_autor_vereador_lucas.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1079/requerimento_no25-_2025_-_ausencia_vereador_heder.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1089/requerimento_28_-_ausencia_flavio_assinada.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1115/requerimento_34-_ausencia_thiener_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1119/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1120/requerimento_no_38-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/995/resolucao_no_01-2025_-_autoriza_o_sr._presidente_a_efetuar_a_devolucao_de_r308.18722_aos_cofres_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1006/proposta_de_emenda_modificativa_no_01.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1073/emenda_modificativa_no02-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1055/mensagem_de_veto.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1118/emenda_supressiva_no_01-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1010/indicacao_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1011/indicacao_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1012/indicacao_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1013/indicacao_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1014/indicacao_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1017/indicacao_06-_heder.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1018/indicacao_07-_heder.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1019/indicacao_08-_heder.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1020/indicacao_09_-_thiener.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1030/indicacao_no10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1032/indicacao_12_-_josiane_assinado_1_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1028/indicacao_14_-_flavio_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1029/indicacao_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1033/indicacao_no16-2025_-_autor__vereador_lucas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1034/indicacao_no17-2025_-_autor__vereador_lucas.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1031/indicacao_no_18-2025_-_heder.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1039/indicacao_no20-2025-_sargento_bernardes.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1040/indicacao_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1041/indicacao_no_24-_2025_-_vereador_heder.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1044/indicacao_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1046/indicacao_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1051/indicacao_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1050/indicacao_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1053/indicacao_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1063/indicacao_no36-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1064/indicacao_no37-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1069/indicacao_no_39-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1070/indicacao_no_40-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1068/indicacao_no41-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1072/indicacao_no_42-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1077/indicacao_no_43-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1076/indicacao_no_44-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1080/indicacao_no_45-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1081/indicacao_no_46-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1088/indicacao_no48-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1092/indicacao_no_49-2025_-_josiane.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1094/indicacao_no_50-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1093/indicacao_no_51-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1095/indicacao_no_52-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_no_53-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1105/indicacao_no_54-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1112/indicacao_no_55-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1113/indicacao_no_57-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1127/indicacao_58-_lucas_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1121/mocao_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1126/mocao_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/991/pl_no_2144-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/992/pl_no_2145-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/993/pl_no_2146-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/998/pl_no_2147-2025-_autoria_vereador_lucas.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1000/pl_no_2148-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/999/projeto_de_lei_no_2.149-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1005/pl__no_2150-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1004/pl__no_2151-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1003/projeto_de_lei_no_2152-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1007/pl_no_2153-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1008/pl_no_2154-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1009/projeto_de_lei_no_2155-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1024/pl_no2159-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1021/pl_no2.160-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1022/pl_no_2.161-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1023/pl_no_2.162-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1026/pl_no2163-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1025/projeto_de_lei_no_2164-2025_-_autoria_sargento_bernardes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1101/pl_no_2165-2025_-_altera_lei_suas.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1035/projeto_de_lei_no_2168-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1043/projeto_de_lei_no_2170-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1047/projeto_de_lei_no_2171-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1056/pl_no_2172-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1054/pl_no_2173-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1062/projeto_de_lei_no_2174-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1061/projeto_de_lei_no_2.175-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1066/pl_no_2176-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1067/pl_no_2177-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1124/projeto_lei_orcamento_2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1125/projeto_ppa_consolidado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1099/pl_no_2181-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1082/projeto_de_lei_no_2182-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1084/pl_2183-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1090/projeto_de_lei_no_2184-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1083/pl_2.185_assinada_01.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1085/pl_no_2186-2025_-_subvencao.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2026/1128/pl2188-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1096/pl_no_2189-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1097/pl_no_2190-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1098/pl_no_2191_-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1100/pl_no_2192-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1103/pl_no_2193-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1104/pl_no_2194-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1117/pl_no_2196-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1111/pl_2197-_entidade.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1122/pl_no_2201-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1123/projeto_de_lei_que_altera_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/994/resolucao_no_01-2025_-_autoriza_o_sr._presidente_a_efetuar_a_devolucao_de_r308.18722_aos_cofres_do_municipio_2.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1001/projeto_de_resolucao_no_02_-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1002/projeto_de_resolucao_no_03_-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1037/pr_04-2025_-_lai.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1038/pr_no05-2025_-_ordem_cronologica.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1042/projeto_de_resolucao_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1071/pr_no_8-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1074/pr_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1091/projeto_de_resolucao_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/996/requerimento_no_03-2025_-_autor__vereador_lucas.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/997/requerimento_no_04-2025-_autor_vereador_lucas.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1079/requerimento_no25-_2025_-_ausencia_vereador_heder.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1089/requerimento_28_-_ausencia_flavio_assinada.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1115/requerimento_34-_ausencia_thiener_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1119/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1120/requerimento_no_38-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/995/resolucao_no_01-2025_-_autoriza_o_sr._presidente_a_efetuar_a_devolucao_de_r308.18722_aos_cofres_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1006/proposta_de_emenda_modificativa_no_01.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1073/emenda_modificativa_no02-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1055/mensagem_de_veto.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2025/1118/emenda_supressiva_no_01-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H138"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="175.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="178.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="177.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>