--- v0 (2026-02-22)
+++ v1 (2026-05-24)
@@ -54,1708 +54,1708 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Paulo Antônio Soares</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/</t>
+    <t>http://sapl.jacui.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Indicação nº 01/2024 - Sugerindo a Prefeita, apresentação de projeto de lei acerca de criação de Canil Municipal.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Presidência - PRCM</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/898/indicacao_no_02-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/898/indicacao_no_02-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 02/2024 - Indica que o poder executivo municipal, apresente um projeto de lei acerca da criação do Conselho Municipal da Pessoa Idosa.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>João Jorge Simão de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/900/indicacao_no_03-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/900/indicacao_no_03-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 03/2024 -  Sugere a senhora prefeita a alteração do disposto no art 1º da Lei Municipal nº 1696 de 2016, que versa sobre o parcelamento do valor de túmulos no Município de Jacuí.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/971/indicacao_04._vereador_joao_jorge.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/971/indicacao_04._vereador_joao_jorge.docx</t>
   </si>
   <si>
     <t>Indicação nº 04/2024 - Que o Poder Executivo Municipal analise a possibilidade da cessão temporária de servidor público, de seus quadros permanentes, à Entidade “Amigo dos Animais de Jacuí”, declarada de utilidade pública pela Lei Municipal nº 1.968 de 2022.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Hernane Lopes Siqueira ( Hernane Siqueira)</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/972/indicacao_05._vereador_hernane.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/972/indicacao_05._vereador_hernane.docx</t>
   </si>
   <si>
     <t>Indicação nº 05/2024 - Que o Poder Executivo Municipal analise a possibilidade da cessão de um local permanente para a sede da Associação da Terceira Idade.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo - PExec</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/880/pl_no_2115-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/880/pl_no_2115-2024.pdf</t>
   </si>
   <si>
     <t>PL nº 2115/2024- Altera a Lei Complementar Municipal nº 1.470 de 02 de abril de 2008, para dispor sobre a reformulação das atribuições e nível de escolaridade dos cargos de Encarregado de Patrimônio e de Tesoureiro e do número de vagas do cargo de Motorista, previstos no Plano de Cargos e Vencimentos da Prefeitura Municipal de Jacuí,</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/850/pl_no_2093-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/850/pl_no_2093-2024.pdf</t>
   </si>
   <si>
     <t>Redação Final ao PL nº 2093/2024 - Autoriza concessão de subvenção, Auxílios financeiros e Contribuições e contém outras providências.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/851/pl_no_2094_-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/851/pl_no_2094_-2024.pdf</t>
   </si>
   <si>
     <t>PL nº 2094/2024- Altera, Anexos  de riscos Fiscais da LDO do exercício de 2024.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/835/projeto_de_lei_no_2095_-_dispoe_sobre_concessao_de_recomposicao_de_perdas_salariais_aos_servidores_municipais.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/835/projeto_de_lei_no_2095_-_dispoe_sobre_concessao_de_recomposicao_de_perdas_salariais_aos_servidores_municipais.pdf</t>
   </si>
   <si>
     <t>Redação Final ao Projeito de Lei nº 2095. Dispõe sobre a concessão de recomposição de perdas salariais aos servidores municipais.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>Mesa da Câmara Municipal - MCM</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/838/pl_no_2096-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/838/pl_no_2096-2024.pdf</t>
   </si>
   <si>
     <t>PL nº 2096/2024 - Dispõe sobre a recomposição salarial dos servidores do Legislativo Municipal</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/845/pl_2097.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/845/pl_2097.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2097/2024 - Autoria a abertura de crédito especial para inclusão de dotação orçamentária para subvencionar a entidade AMAPP - Associação de Amigos do Autista e Psicótico de São Sebastião do Paraíso/MG.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/846/pl_no_2098-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/846/pl_no_2098-2024.pdf</t>
   </si>
   <si>
     <t>PL nº 2098/2024 - Dispõe sobre a revisão dos subsídios dos vereadores nos termos do artigo 37,X, da Constituição Federal.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/853/pl_no_2099.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/853/pl_no_2099.pdf</t>
   </si>
   <si>
     <t>PL nº 2099/2024-Dispõe sobre a Fixação do subsídio do Prefeito, do Vice-prefeito e dos Secretários municipais de Jacuí/MG, para mandato de 2025/2028.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/854/pl_no_2101.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/854/pl_no_2101.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.101 de 31 de janeiro de 2024. Proíbe o manuseio, a ultilização, a queima e a soltura de fogos de estampidos e de artifícios , assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no Município de jaacuí/MG e dá outras providências.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>Fernanda Geralda da Silva</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/862/pl_no_2102-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/862/pl_no_2102-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.102/2024- Dispõe sobre a denominação de logradouros públicos do município de Jacuí/MG, localizados no bairro e loteamento Jardim das Rosas. (Rua nº 4, fica denominada Antônio Batista Nasser).</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>Ednaldo de Jesus Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/863/pl_no_2103-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/863/pl_no_2103-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.103/2024- Dispõe sobre a denominação de logradouros públicos do município de Jacuí/MG, localizados no bairro e loteamento Jardim das Rosas. (Rua nº 05 fica denominada Rua Artur Cirino Neto).</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/864/pl_no_2104-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/864/pl_no_2104-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.104/2024- Dispõe sobre a denominação de logradouros públicos do município de Jacuí/MG, localizados no bairro e loteamento Jardim das Rosas. (Rua nº 07 fica denominada Rua Benedita Lopes Siqueira).</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>Célio Batista da Silva</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/865/pl_no_2105-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/865/pl_no_2105-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.105/2024- Dispõe sobre a denominação de logradouros públicos do município de Jacuí/MG, localizados no bairro e loteamento Jardim das Rosas. (Rua nº 10 fica denominada Rua Capitão Quinca Izidoro).</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>Ronaldo Corrêa dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/866/pl_no_2106-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/866/pl_no_2106-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.106/2024- Dispõe sobre a denominação de logradouros públicos do município de Jacuí/MG, localizados no bairro e loteamento Jardim das Rosas. (Rua nº 11 fica denominada Rua Geraldo Corrêa dos Santos).</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/867/pl_no_2107-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/867/pl_no_2107-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.107/2024- Dispõe sobre a denominação de logradouros públicos do município de Jacuí/MG, localizados no bairro e loteamento Jardim das Rosas. (Rua nº 12 fica denominada Rua Maria Terezinha Simão de Oliveira).</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>Lucas Venícius Nascimento de Sousa ( Luquinha)</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/873/pl_no_2108-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/873/pl_no_2108-2024.pdf</t>
   </si>
   <si>
     <t>PL nº 2108/2024 - Dispõe sobre a denominação de lograudouro públicos do Município de Jacuí/MG, localizados no bairro e loteamento Jardim das Rosas. ( Rua 13, denominada como Rua Manoel Valeriano da Silva).</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/868/pl_no_2109-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/868/pl_no_2109-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.109/2024- Dispõe sobre a denominação de logradouros públicos do município de Jacuí/MG, localizados no bairro e loteamento Jardim das Rosas. (Rua nº 14 fica denominada Rua Tabelião Artur Freire).</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>Messias José de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/869/pl_no_2110-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/869/pl_no_2110-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.110/2024- Dispõe sobre a denominação de logradouros públicos do município de Jacuí/MG, localizados no bairro e loteamento Jardim das Rosas. ( A estrada municipal fica denominada como Rua Vereador Tomaz Pedro do Couto).</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/870/pl_no_2111-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/870/pl_no_2111-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.111/2024- Dispõe sobre a denominação de logradouros públicos do município de Jacuí/MG, localizados no bairro e loteamento Jardim das Rosas. (Rua nº 01 será o prolongamento da Rua Josias Mário Chaves, Rua nº 02 será o prolongamento da Rua Maria Avelar de Oliveira, Rua nº 03 fica denominada como Rua Dr. Álvaro de Paula Campos Sobrinho, Rua nº 06 fica denominada como Rua João Batista Martins de Oliveira, Rua nº 08 será o prolongamento da Rua Antônio de Souza Arantes, Rua nº 09 fica denominada como Rua João de Deus Silva).</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/871/pl_no_2112-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/871/pl_no_2112-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.112/2024- Dispõe sobre a denominação de logradouros públicos do município de Jacuí/MG, localizados no bairro Minerita , loteamento Minas Nova. ( Rua nº 05 fica denominada como Rua Wilson Augusto de Oliveira, Rua nº 07 fica denominada como Rua João Augusto de Oliveira, Rua nº 09 fica denominada como Rua Marcela Simão Augusto de Oliveira Parisi).</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/874/pl_no_2113-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/874/pl_no_2113-2024.pdf</t>
   </si>
   <si>
     <t>Redação final PL nº 2.113 /2024 - Autoriza a suplementação de recursos para Transposição do Orçamento da Secretária de Saúde, conforme autorizado pela Lei Estadual 171/2023 para exercício de 2024.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/879/pl_no_2114-2024_2.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/879/pl_no_2114-2024_2.pdf</t>
   </si>
   <si>
     <t>PL nº 2114/2024 - Institui o Programa Municipal de Conservação, Asfaltamento e Manutençâo de Estradas Rurais primárias, secundárias e dá outras providências.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/881/pl_no_2116-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/881/pl_no_2116-2024.pdf</t>
   </si>
   <si>
     <t>PL nº 2116/2024 - Dispõe sobre a criação e funcionamento do canil municipal e dá outras providências.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/882/pl_no_2117-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/882/pl_no_2117-2024.pdf</t>
   </si>
   <si>
     <t>PL nº 2117/2024 - Autoriza o Poder Executivo subvencionar a Entidade SAJ -  Sociedade Amigos de Jacuí.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/894/pl_no_2118-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/894/pl_no_2118-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.118 de 02 de abril de 2024 - Declara de utilidade pública municipal a Associação Esportiva Mato Dentro.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/895/pl_no_2119-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/895/pl_no_2119-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.119/2024 - Abre crédito especial e autoriza subvencionar a Entidade Associação de Congada de Jacuí - ACJ</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/907/pl_no_2120-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/907/pl_no_2120-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 2.120/2024 - DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DOS EXERCÍCIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/896/pl_no_2121-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/896/pl_no_2121-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.121/2024 - Institui a gratificação mensal ao agente de contratação/pregoeiro do município de Jacuí-MG e dá outras providências.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/903/pl_no_2122-2024_final.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/903/pl_no_2122-2024_final.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER, NA FORMA DE DAÇÃO EM PAGAMENTO, TERRENOS URBANOS E PROPRIEDADE DE JOSE AVELAR OLIVIEIRA E OUTRO. _x000D_
 _x000D_
 PROJETO DE LIE Nº2.122 DE 24 DE ABRIL DE  2024.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/897/pl_no_2123-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/897/pl_no_2123-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2123/2024 - Abre crédito especial e autoriza conceder auxílio a Entidade Sindicato Rural de Jacuí.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/902/pl_no_2124-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/902/pl_no_2124-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.124/2024 - ABRE CRÉDITO ESPECIAL E ALTERA ORÇAMENTO.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/904/pl_no_2125-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/904/pl_no_2125-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.125/2024 - Abre crédito especial e autoriza modificar emenda Parlamentar e Popular.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/901/pl_no_2126-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/901/pl_no_2126-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.126 de 24 de abril de 2024 - Institui no âmbito do poder legislativo municipal de Jacuí-MG o regime de pronto pagamento ou adiantamento de que trata o Art. 95, §2º da Lei Federal nº 14.133/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/909/pl_no_2127-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/909/pl_no_2127-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.127/2024 - Abre crédito especial incluído dotação para formalização de processo de dação em pagamento.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/910/pl_no_2128-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/910/pl_no_2128-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.128/2024 - Altera artigo 1º e 2º da Lei Municipal nº 2.045/2024.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/908/pl_no_2129-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/908/pl_no_2129-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.129/2024 - Autoriza a abertura de crédito suplementar para ampliação de rede de iluminação pública.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/911/pl_no_2130-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/911/pl_no_2130-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.130/2024 - Abre crédito especial e autoriza modificar Emenda Popular.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/912/pl_no_2131-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/912/pl_no_2131-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.131/2024 - Autoriza a abertura de crédito suplementar para aquisição de aparelho de Raio-X.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/918/pl_no2132-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/918/pl_no2132-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº  2.132/2024 - Abre crédito especial e autoriza conceder Subvenção a Entidade SINDICATO RURAL DE JACUÍ.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/925/pl_2133-2024-final.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/925/pl_2133-2024-final.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.133/2024 - Altera dispositivos da Lei Municipal nº 1.990 de 07 de junho de 2023 que regulamenta a gratificação dos profissionais da saúde das unidades básicas de saúde bucal dá outras providências.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/920/pl_no_2.134-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/920/pl_no_2.134-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.134/2024 - Promove adequação orçamentária no âmbito do Município de Jacuí-MG e autoriza a abertura de crédito adicional Especial ao orçamento anual de 2024 no valor de R$ 69.935,20 (sessenta e nove mil, novecentos e trinta e cinco reais e vinte centavos).</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/921/pl_no_2.135-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/921/pl_no_2.135-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.135/2024 - Autoriza a abertura de crédito suplementar para aquisição de veicúlos.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL E AUTORIZA MODIFICAR EMENDA PARLAMENTAR DA ASSOCOAÇÃO DOS AGRICULTORES FAMILIARES DO BAIRRO PINHAL.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/935/pl_no_2137-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/935/pl_no_2137-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.137/2024 - Declara de utilidade pública municipal a Fraternidade Feminina Cruzeiro do Sul - Luz das Acácias.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/936/pl_no_2138-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/936/pl_no_2138-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.138/2024 - Autoriza a majoração do limite de abertura de créditos adicionais suplementares ao Orçamento do Município de Jacuí para o exercício de 2024.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/937/pl_no_2139-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/937/pl_no_2139-2024.pdf</t>
   </si>
   <si>
     <t>Projeto nº 2.139/2024 - Altera Lei Municipal nº 2054/2024.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/938/pl_no_2140_-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/938/pl_no_2140_-2024.pdf</t>
   </si>
   <si>
     <t>PL nº 2.140/ 2024 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JACUÍ/MG PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/983/projeto_de_lei_no_2141-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/983/projeto_de_lei_no_2141-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2141/2024 - Autoriza a majoração do limite de abertura de créditos adicionais suplementares ao Orçamento do Município de Jacuí para Exercício de 2024.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>Redação Final ao PL nº 2142/2024 - Autoriza concessão de Subvenções, Auxilios financeiros e Contribuiçõese contém outras providências</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>PL nº 2143/2024 - Altera, Anexos de riscos Fiscais da LDO do exercicio de 2025</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/839/pr_no_01-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/839/pr_no_01-2024.pdf</t>
   </si>
   <si>
     <t>PR nº 01/2024 - Autoriza o Sr. Presidente a efetuar a devolução de R$ 262.113,85 ( duzentos e sessenta e dois, cento e treze reais e oitenta e cinco reais) aos cofres do Município.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>PR nº 02/2024 - Fixa o subsídio dos Vereadores para Legislatura 2025/2028</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/855/projeto_resolucao_no_03.2024_parlamento_jovem.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/855/projeto_resolucao_no_03.2024_parlamento_jovem.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 03 de 01 de fevereiro de 2024. Institiu o Parlamento Jovem no âmbito da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/905/pr_no_04-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/905/pr_no_04-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 04 DE 29 DE ABRIL DE 2024. Autoriza o Sr. Presidente a efetuar a devolução de R$5.000,00 (cinco mil reais) aos cofres do Município.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/906/projeto_de_resolucao_no_05-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/906/projeto_de_resolucao_no_05-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 05/2024 - Regulamenta a Lei Federal nº 14.133, de 1º de abril de 2021 que dispõe sobre Licitações e Contratos Administrativos no âmbito do Poder Legislativo do Município de Jacuí, Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/916/projeto_de_resolucao_no_06-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/916/projeto_de_resolucao_no_06-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 06/2024 - Modifica o inciso III, do art. 5º da Resolução nº 07 de 2013 que dispõe sobre o uso de veículos oficiais , próprios ou contratados de prestadores de serviços, pela Câmara Municipal de Jacuí e acrescenta, ao art. 5º, os parágrafos 3º, 4º e 5º.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Câmara Municipal de Jacuí/MG - CMJ/MG</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/924/pr_07-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/924/pr_07-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 07/2024 - Autoriza o Sr. Presidente a efetuar a devolução de R$ 57.500,00 (cinquenta e sete mil e quinhentos reais) aos cofres do Município.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/932/pr_08_de_03_de_julho_de_2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/932/pr_08_de_03_de_julho_de_2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 08/2024 - Altera a redação do artigo 160, caput, do Regimento Interno da Câmara Municipal de Jacuí e revoga os parágrafos primeiro e segundo do respectivo artigo.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 09/2024 - Regulamenta a aplicação da Lei Federal nº 13.709, de 14 de agosto de 2018 - Lei de Proteção de Dados Pessoais (LGPD), bem como dispõe condutas positivas para o uso adequado da internet e afins.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/946/pr_10_de_09_de_outubro_de_2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/946/pr_10_de_09_de_outubro_de_2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 10 de 14 de outubro de 2024 - Altera a redação do artigo 3º e 4º caput, do Regimento Interno da Câmara Municipal de Jacuí, bem como, acrescenta o parágrafo quarto ao art. 3º e modifica os parágrafos primeiro e segundo do art. 3º e parágrafos primeiro e segundo do art. 4º.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/947/projeto_de_resolucao_no_11_de_14_de_outubro_de_2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/947/projeto_de_resolucao_no_11_de_14_de_outubro_de_2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 11 de 14 de outubro de 2024 - Altera a redação do inciso III do art. 9º, da Resolução nº 02 de 16 de fevereiro de 2024, que institui o Parlamento Jovem no âmbito da Câmara Municipal de Jacuí.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/948/projeto_de_resolucao_no_12_de_15_de_outubro_de_2024.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/948/projeto_de_resolucao_no_12_de_15_de_outubro_de_2024.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 12 de 15 de outubro de 2024 - Dispõe sobre a concessão de título de cidadão honorário,o Sr. Adailson Silveira e dá outras providências.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/949/projeto_de_resolucao_no_13_de_15_de_outubro_de_2024.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/949/projeto_de_resolucao_no_13_de_15_de_outubro_de_2024.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 13 de 15 de outubro de 2024 - Dispõe sobre a concessão de título de cidadão honorário ao Sr. Geraldo Lessa e dá outras providências.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/950/projeto_de_resolucao_no_14_de_15_de_outubro_de_2024.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/950/projeto_de_resolucao_no_14_de_15_de_outubro_de_2024.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 14 de 15 de outubro de 2024 - Dispõe sobre a concessão de título de cidadã honorária, a Sra. Helena Maria de Lima Lessa e dá outras providências.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/951/projeto_de_resolucao_no_15_de_15_de_outubro_de_2024.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/951/projeto_de_resolucao_no_15_de_15_de_outubro_de_2024.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 15 de 15 de outubro de 2024 - Dispõe sobre a concessão de título de honra ao mérito so Sr. Silvano Silva Lauria e dá outras providências.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/952/projeto_de_resolucao_no_16_de_15_de_outubro_de_2024.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/952/projeto_de_resolucao_no_16_de_15_de_outubro_de_2024.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 16 de 15 de outubro de 2024 - Dispõe sobre a concessão de título de cidadã honorária, a Sra. Maria Lúcia Zaupa Nazário e dá outras providências.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/953/projeto_de_resolucao_no_17_de_16_de_outubro_de_2024.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/953/projeto_de_resolucao_no_17_de_16_de_outubro_de_2024.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 17 de 16 de outubro de 2024 - Dispõe sobre a concessão de título de honra ao mérito ao Sr. Antônio Roberto de Almeida e dá outras providências.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/954/projeto_de_resolucao_no_18_de_17_de_outubro_de_2024_1.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/954/projeto_de_resolucao_no_18_de_17_de_outubro_de_2024_1.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 18 de 17 de outubro de 2024 - Dispõe sobre a concessão de título de cidadã honorária, Sra. Fabiana Alves de Souza Izidoro e dá outras providências.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/955/projeto_de_resolucao_no_19_de_17_de_outubro_de_2024_1.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/955/projeto_de_resolucao_no_19_de_17_de_outubro_de_2024_1.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 19 de 17 de outubro de 2024 - Dispõe sobre a concessão de título de honra ao mérito a Sra. Virgínia Maria Rezende de Melo e dá outras providências.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/956/projeto_de_resolucao_no_20_de18_de_outubro_de_2024_1.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/956/projeto_de_resolucao_no_20_de18_de_outubro_de_2024_1.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 20 de 18 de outubro de 2024 - Dispõe sobre a concessão de título de honra ao mérito ao Sr. Marcelo Costa Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/957/projeto_de_resolucao_no_21_de_18_de_outubro_de_2024_1.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/957/projeto_de_resolucao_no_21_de_18_de_outubro_de_2024_1.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 21 de 18 de outubro de 2024 - Dispõe sobre a concessão de título de honra ao mérito ao Sr. Edenilson Prates da Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/958/projeto_de_resolucao_no_22_de_18_de_outubro_de_2024_1.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/958/projeto_de_resolucao_no_22_de_18_de_outubro_de_2024_1.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 22 de 18 de outubro de 2024- Dispõe sobre a concessão de título de honra ao mérito para o Grupo de Jovens de Jacuí, e dá outras providências.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/959/projeto_de_resolucao_no_23_de_21_de_outubro_de_2024.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/959/projeto_de_resolucao_no_23_de_21_de_outubro_de_2024.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 23/2024 - Dispõe sobre a concessão de título de honra ao mérito a Sra. Izabel Maria Salgado Batista,  e dá outras providências.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/960/projeto_de_resolucao_no_24_de_21_de_outubro_de_2024.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/960/projeto_de_resolucao_no_24_de_21_de_outubro_de_2024.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 24/2024 - Dispõe sobre a concessão de título de honra ao mérito, a Sra. Maria Conceição dos Reis Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/961/projeto_de_resolucao_no_25_de_21_de_outubro_de_2024.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/961/projeto_de_resolucao_no_25_de_21_de_outubro_de_2024.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 25/2024 - Dispõe sobre a concessão de título de cidadã honorária,  a  Sra. Extelamares da Silva Bueno. dá outras providências.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/962/projeto_de_resolucao_no_26_de_24_de_outubro_de_2024.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/962/projeto_de_resolucao_no_26_de_24_de_outubro_de_2024.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 26/2024 - Dispõe sobre a concessão de título de honra ao mérito,  ao Sr. José Benedito Borges, e da outras providências.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/963/projeto_de_resolucao_no_27_de_24_de_outubro_de_2024.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/963/projeto_de_resolucao_no_27_de_24_de_outubro_de_2024.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 27/2024 - Dispõe sobre a concessão de título de cidadão honorário, ao Sr. Isaías Pereira Dias e dá outras providências.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/964/projeto_de_resolucao_no_28_de_24_de_outubro_de_2024.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/964/projeto_de_resolucao_no_28_de_24_de_outubro_de_2024.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 28/2024 - Dispõe sobre a concessão de título de honra ao mérito,  _x000D_
 Sr. Salvador José Izac e dá outras providências.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/965/projeto_de_resolucao_no_29_de_24_de_outubro_de_2024.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/965/projeto_de_resolucao_no_29_de_24_de_outubro_de_2024.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 29/2024- Dispõe sobre a  concessão de título de cidadã honorária a Sra. Vilma Aparecida de Sousa Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/966/projeto_de_resolucao_no_30_de_24_de_outubro_de_2024.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/966/projeto_de_resolucao_no_30_de_24_de_outubro_de_2024.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 30/2024- Dispõe sobre a concessão de título de cidadão honorário, Sr. João Arantes Vieira e dá outras providências.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/967/projeto_de_resolucao_no_31_de_06_de_novembro_de_2024.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/967/projeto_de_resolucao_no_31_de_06_de_novembro_de_2024.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução n °31/2024 - Regulamenta a transição democrática de governo aos vereadores eleitos.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/968/pr_32-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/968/pr_32-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 32/2024 -Autoriza o Sr. Presidente a efetuar a devolução de R$ 200.000,00 (duzentos mil reais) aos cofres do _x000D_
 Município.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/969/projeto_de_resolucao_no_33_de_07_de_novembro_de_2024.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/969/projeto_de_resolucao_no_33_de_07_de_novembro_de_2024.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução n°33/2024 -Dispõe sobre a concessão de título de honra ao mérito Sr. Maurício Vidigal, e dá outras providências.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/970/projeto_de_resolucao_no_34_de_08_de_novembro_de_2024.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/970/projeto_de_resolucao_no_34_de_08_de_novembro_de_2024.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 34/2024 -Institui o Plano de Resposta e Remediação de Incidentes de Segurança de Dados da Câmara Municipal de Jacuí/MG.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/974/projeto_de_resolucao_no_35-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/974/projeto_de_resolucao_no_35-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 35/2024 -Dispõe sobre a concessão de título de honra ao mérito ao Sr. Antônio José dos Santos, e dá outras providências</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/975/projeto_de_resolucao_no_36-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/975/projeto_de_resolucao_no_36-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 36/2024 -Dispõe sobre a concessão de título de honra ao mérito ao Sr. João Jorge Simão e dá outras providências</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/976/projeto_de_resolucao_no_37-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/976/projeto_de_resolucao_no_37-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 37/2024 -Dispõe sobre a concessão de título de cidadão honorário ao Sr. Jorge Preciliano Gonçalves, e dá outras providências</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/977/projeto_de_resolucao_no_38-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/977/projeto_de_resolucao_no_38-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 38/2024 -Dispõe sobre a concessão de título de honra ao mérito a Sra. Orzilia Hipólita Monteiro, e dá outras providências</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/978/projeto_de_resolucao_no_39-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/978/projeto_de_resolucao_no_39-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 39/2024 -Dispõe sobre a concessão de título de cidadão Honorário ao Sr. kevin José Bueno Proença França, e dá outras providências</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/979/projeto_de_resolucao_no_40-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/979/projeto_de_resolucao_no_40-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 40/2024 -Dispõe sobre a concessão de título de honra ao mérito a Sra. Léa Maria Pereira Gomes e dá outras providências</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/980/projeto_de_resolucao_no_41-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/980/projeto_de_resolucao_no_41-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 41/2024 -Dispõe sobre a concessão de título de cidadão honorário ao Sr. Euvando de Sousa Melo , e dá outras providências</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/981/pr_no_42-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/981/pr_no_42-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 42/2024 - Regulamenta a poítica de Segurança das informações (PSI) no âmbito da Câmara Municipal de Jacuí.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/982/pr_no_43-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/982/pr_no_43-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 43/2024 - Cria e regulamenta a Ouvidoria - Legislativa da Câmara Municipal de Jacuí /MG e dispõe sobre suas atribuições.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/984/pr_no_44-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/984/pr_no_44-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 44/2024 - Modifica a redação do art.7º, caput, e incisos do Regimento Interno desta Casa de Leis e acrescenta os paragrafos primeiro e segundo.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/985/pr_no_45-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/985/pr_no_45-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 45/2024 - Modifica a redação do art.50,caput, e paragráfo do Regimento Interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>PR nº 46/2024 - Dispõe sobre a concessão de abono natalino aos servidores públicos da Câmara Municipal de Jacuí/MG</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/842/requerimento_no_1_-_ausencia_ednaldo.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/842/requerimento_no_1_-_ausencia_ednaldo.docx</t>
   </si>
   <si>
     <t>Req. nº 01/2024 - Ausência do vereador Ednaldo de Jesus Gonçalves em Sessão extraordinária</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/843/requerimento_no_2_-_ausencia_fernanda.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/843/requerimento_no_2_-_ausencia_fernanda.docx</t>
   </si>
   <si>
     <t>Req. nº 02/2024 - Ausência da vereadora Fernanda Geralda da Silva em Sessão extraordinária</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/847/req._no_03-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/847/req._no_03-2024.pdf</t>
   </si>
   <si>
     <t>Req. nº 03/2024 -Ausência do vereador Ednaldo de Jesus Gonçalves  em Sessão extraordinária do dia 24 de janeiro de 2024</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/848/req._no_04-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/848/req._no_04-2024.pdf</t>
   </si>
   <si>
     <t>Req. nº 04/2024 - Ausência da Vereadora Fernanda Geralda da Silva em Sessão Extraordinária do dia 24 de janeiro de 2024</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/849/req._no_05-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/849/req._no_05-2024.pdf</t>
   </si>
   <si>
     <t>Req. nº 05/2024 - Ausência do vereador Ednaldo de Jesus Gonçalves em Sessão extraordinária do dia 25 de janeiro de 2024.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/883/requerimento_no08-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/883/requerimento_no08-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 08/2024 - Ausência em Sessão Extraordinária do dia 05 de março.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/884/requerimento_no09-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/884/requerimento_no09-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 09/2024 - Ausência em Sessão Extraordinária do dia 06 de março.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/887/requerimento_no11-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/887/requerimento_no11-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 11/2024 - Ausência em Sessão Ordinária do dia 18 de março.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/885/requerimento_no12-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/885/requerimento_no12-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 12/2024 - Solicita informação sobre a concretização dos efeitos do processo 1114737 do Tribunal de Contas Minas-Gerais.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/888/requerimento_no14-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/888/requerimento_no14-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 14/2024- Ausência em Sessão Ordinária do dia 18 de março.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/889/requerimento_no_15-_ausencia_ronaldo.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/889/requerimento_no_15-_ausencia_ronaldo.docx</t>
   </si>
   <si>
     <t>Requerimento nº 15/2024 - Ausência em Sessão Ordinária do dia 18 de março.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/890/requerimento_no_16-_ausencia_joao_jorge.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/890/requerimento_no_16-_ausencia_joao_jorge.docx</t>
   </si>
   <si>
     <t>Requerimento nº 16/2024 - Ausência em Sessão Ordinária do dia 18 de março de 2024.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/891/requerimento_no_14-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/891/requerimento_no_14-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 14/2024 - Solicita limpeza de ruas e pintura de meio-fio.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/892/requerimento_no_15-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/892/requerimento_no_15-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 15/2024 - Solicita recapeamento das ruas do bairro Alto da Colina.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/893/requerimento_no_16-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/893/requerimento_no_16-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 16/2024 - Ausência em Sessão Ordinária do dia 08 de abril.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/899/requerimento_no_18-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/899/requerimento_no_18-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 18/2024 - Solicita preenchimento do cargo de psicopedagogo na rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/913/requerimento_no_19-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/913/requerimento_no_19-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 19/2024 - Ausência em sessão ordinária do dia 03 de junho de 2024.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/915/requerimento_no_21-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/915/requerimento_no_21-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 21/2024- Ausência em Sessão Ordinária do dia 03 de junho de 2024.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/917/requerimento_no_22-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/917/requerimento_no_22-2024.pdf</t>
   </si>
   <si>
     <t>Assunto: Ausência em Sessão Ordinária do dia 03 de Junho de 2024.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/919/requerimento_no24-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/919/requerimento_no24-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 24/2024- Esclarecimentos acerca do cumprimento da Lei nº 13.722, de 4 de outubro de 2018.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/926/requerimento_no_25-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/926/requerimento_no_25-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 25/2024 - Ausência em Sessão Extraordinária do dia 20 de junho de 2024.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>Requerimento nº 26/2024 - Ausência em Sessão Extraordinária do dia 27/06/2024.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>Requerimento nº 27/2024 - Ausência em Sessão Extraordinária do dia 27 de junho de 2024.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/930/requerimento_no28-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/930/requerimento_no28-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 28/2024 - Ausência em Sessão Extraordinária do 04 de julho de 2024.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/931/requerimento_no29-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/931/requerimento_no29-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 29/2024 - Ausência em sessão extraordinária do dia 04 de julho de 2024.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/933/requerimento_no30-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/933/requerimento_no30-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 30/2024 - Ausência em Sessão extraordinária do dia 05 de julho de 2024.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/934/requerimento_no31-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/934/requerimento_no31-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 31/2024 - Ausência em Sessão extraordinária do dia 05 de julho de 2024.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>Requerimento nº 35/2024 - Ausência em Sessão ordinária do dia 09 de setembro de 2024</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>Requerimento nº 36/2024 - Solicita limpeza e manutenção técnica em frota de ônibus escolar, linhas rurais, Mato Dentro e Santana</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/941/requerimento_no_38-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/941/requerimento_no_38-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 38/2024 - Ausência em Sessão ordinária do dia 23 de setembro de 2024.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/942/requerimento_no_39-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/942/requerimento_no_39-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº  39/2024 - Ausência em reunião ordinária de 23 de setembro de 2024.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/944/requerimento_no_40-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/944/requerimento_no_40-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 40/2024 - Ausência em sessão ordinária do dia 07 de outubro de 2024.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/945/requerimento_no_41-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/945/requerimento_no_41-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 41/2024 - Ausência em sessão ordinária do dia 07 de outubro de 2024.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>PEA</t>
   </si>
   <si>
     <t>Proposta de Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/858/emenda_aditiva_no_01.2024_pl2.093.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/858/emenda_aditiva_no_01.2024_pl2.093.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda Aditiva nº 01/2024 ao Projeto de Lei nº 2.093/2024.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/859/emenda_aditiva_no_02.2024_pl_2.093.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/859/emenda_aditiva_no_02.2024_pl_2.093.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda Aditiva nº 02/2024 ao Projeto de Lei nº 2.093 de 2024.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/860/projeto_de_emenda_aditiva_no_03_ao_pl_2093.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/860/projeto_de_emenda_aditiva_no_03_ao_pl_2093.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda Aditiva nº03/2024 ao Projeto de Lei nº 2.093 de 2024.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/872/projeto_de_emenda_aditiva_04-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/872/projeto_de_emenda_aditiva_04-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda Aditiva nº 04/2024 ao Projeto de Lei nº 2093/2024: Art 1º: Fica adicionado ao art. 1º do projeto de lei nº 2093 de 2024 referente à tabela ''auxílio'' a seguinte entidade: a) Associação dos Agricultores Familiares do Bairro Buenos. CNPJ: 23.767.049/0001-70. Valor R$20.000,00.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/876/projeto_de_emenda_aditiva_no_05-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/876/projeto_de_emenda_aditiva_no_05-2024.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda aditiva nº 05/2024 ao Projeto de Lei  2.113/2024</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/877/projeto_de_emenda_aditica_no_06-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/877/projeto_de_emenda_aditica_no_06-2024.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda aditiva nº 06/2024 ao Projeto de Lei  2.113/2024</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/914/emenda_aditiva_no_07-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/914/emenda_aditiva_no_07-2024.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Aditiva nº 07/2024 ao Projeto de Resolução nº 05 de 02 de Maio de 2024.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/989/emenda_aditiva_no_08-2024__do_pl_2.142-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/989/emenda_aditiva_no_08-2024__do_pl_2.142-2024.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Aditiva nº 08/2024 ao Projeto de Lei nº 2.142/2024.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/844/emenda_modificativa_01___pl_2095.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/844/emenda_modificativa_01___pl_2095.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01 AO PROJETO DE LEI Nº 2.095 DE 16 DE JANEIRO DE 2024.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/861/projeto_de_emenda_modificativa_n_o_02_ao_pl_2093.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/861/projeto_de_emenda_modificativa_n_o_02_ao_pl_2093.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa n º 02 ao Projeto de Lei nº 2.093/2024.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/878/projeto_de_emenda_modificativa_no_03-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/878/projeto_de_emenda_modificativa_no_03-2024.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda modificativa  nº 03/2024 ao Projeto de Lei  2.113/2024</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/923/proposta_de_emenda_modificativa_no_02_ao_pl_2132-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/923/proposta_de_emenda_modificativa_no_02_ao_pl_2132-2024.pdf</t>
   </si>
   <si>
     <t>Proposta de emenda modificativa nº 04 ao Projeto de Lei nº 2.132/2024</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/973/emenda_modificativa_7.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/973/emenda_modificativa_7.docx</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa nº 05 ao Projeto de Resolução nº 34 de 8 de novembro de 2024.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/990/proposta_de_emenda_modificativa_no_06-2024_pl_2142-2024.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/990/proposta_de_emenda_modificativa_no_06-2024_pl_2142-2024.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa  nº 06/2024 ao Projeto de Lei nº 2.142/2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2062,68 +2062,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/898/indicacao_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/900/indicacao_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/971/indicacao_04._vereador_joao_jorge.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/972/indicacao_05._vereador_hernane.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/880/pl_no_2115-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/850/pl_no_2093-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/851/pl_no_2094_-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/835/projeto_de_lei_no_2095_-_dispoe_sobre_concessao_de_recomposicao_de_perdas_salariais_aos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/838/pl_no_2096-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/845/pl_2097.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/846/pl_no_2098-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/853/pl_no_2099.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/854/pl_no_2101.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/862/pl_no_2102-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/863/pl_no_2103-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/864/pl_no_2104-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/865/pl_no_2105-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/866/pl_no_2106-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/867/pl_no_2107-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/873/pl_no_2108-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/868/pl_no_2109-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/869/pl_no_2110-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/870/pl_no_2111-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/871/pl_no_2112-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/874/pl_no_2113-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/879/pl_no_2114-2024_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/881/pl_no_2116-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/882/pl_no_2117-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/894/pl_no_2118-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/895/pl_no_2119-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/907/pl_no_2120-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/896/pl_no_2121-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/903/pl_no_2122-2024_final.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/897/pl_no_2123-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/902/pl_no_2124-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/904/pl_no_2125-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/901/pl_no_2126-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/909/pl_no_2127-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/910/pl_no_2128-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/908/pl_no_2129-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/911/pl_no_2130-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/912/pl_no_2131-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/918/pl_no2132-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/925/pl_2133-2024-final.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/920/pl_no_2.134-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/921/pl_no_2.135-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/935/pl_no_2137-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/936/pl_no_2138-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/937/pl_no_2139-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/938/pl_no_2140_-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/983/projeto_de_lei_no_2141-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/839/pr_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/855/projeto_resolucao_no_03.2024_parlamento_jovem.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/905/pr_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/906/projeto_de_resolucao_no_05-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/916/projeto_de_resolucao_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/924/pr_07-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/932/pr_08_de_03_de_julho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/946/pr_10_de_09_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/947/projeto_de_resolucao_no_11_de_14_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/948/projeto_de_resolucao_no_12_de_15_de_outubro_de_2024.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/949/projeto_de_resolucao_no_13_de_15_de_outubro_de_2024.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/950/projeto_de_resolucao_no_14_de_15_de_outubro_de_2024.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/951/projeto_de_resolucao_no_15_de_15_de_outubro_de_2024.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/952/projeto_de_resolucao_no_16_de_15_de_outubro_de_2024.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/953/projeto_de_resolucao_no_17_de_16_de_outubro_de_2024.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/954/projeto_de_resolucao_no_18_de_17_de_outubro_de_2024_1.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/955/projeto_de_resolucao_no_19_de_17_de_outubro_de_2024_1.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/956/projeto_de_resolucao_no_20_de18_de_outubro_de_2024_1.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/957/projeto_de_resolucao_no_21_de_18_de_outubro_de_2024_1.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/958/projeto_de_resolucao_no_22_de_18_de_outubro_de_2024_1.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/959/projeto_de_resolucao_no_23_de_21_de_outubro_de_2024.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/960/projeto_de_resolucao_no_24_de_21_de_outubro_de_2024.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/961/projeto_de_resolucao_no_25_de_21_de_outubro_de_2024.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/962/projeto_de_resolucao_no_26_de_24_de_outubro_de_2024.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/963/projeto_de_resolucao_no_27_de_24_de_outubro_de_2024.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/964/projeto_de_resolucao_no_28_de_24_de_outubro_de_2024.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/965/projeto_de_resolucao_no_29_de_24_de_outubro_de_2024.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/966/projeto_de_resolucao_no_30_de_24_de_outubro_de_2024.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/967/projeto_de_resolucao_no_31_de_06_de_novembro_de_2024.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/968/pr_32-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/969/projeto_de_resolucao_no_33_de_07_de_novembro_de_2024.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/970/projeto_de_resolucao_no_34_de_08_de_novembro_de_2024.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/974/projeto_de_resolucao_no_35-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/975/projeto_de_resolucao_no_36-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/976/projeto_de_resolucao_no_37-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/977/projeto_de_resolucao_no_38-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/978/projeto_de_resolucao_no_39-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/979/projeto_de_resolucao_no_40-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/980/projeto_de_resolucao_no_41-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/981/pr_no_42-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/982/pr_no_43-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/984/pr_no_44-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/985/pr_no_45-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/842/requerimento_no_1_-_ausencia_ednaldo.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/843/requerimento_no_2_-_ausencia_fernanda.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/847/req._no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/848/req._no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/849/req._no_05-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/883/requerimento_no08-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/884/requerimento_no09-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/887/requerimento_no11-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/885/requerimento_no12-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/888/requerimento_no14-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/889/requerimento_no_15-_ausencia_ronaldo.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/890/requerimento_no_16-_ausencia_joao_jorge.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/891/requerimento_no_14-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/892/requerimento_no_15-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/893/requerimento_no_16-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/899/requerimento_no_18-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/913/requerimento_no_19-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/915/requerimento_no_21-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/917/requerimento_no_22-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/919/requerimento_no24-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/926/requerimento_no_25-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/930/requerimento_no28-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/931/requerimento_no29-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/933/requerimento_no30-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/934/requerimento_no31-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/941/requerimento_no_38-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/942/requerimento_no_39-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/944/requerimento_no_40-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/945/requerimento_no_41-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/858/emenda_aditiva_no_01.2024_pl2.093.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/859/emenda_aditiva_no_02.2024_pl_2.093.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/860/projeto_de_emenda_aditiva_no_03_ao_pl_2093.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/872/projeto_de_emenda_aditiva_04-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/876/projeto_de_emenda_aditiva_no_05-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/877/projeto_de_emenda_aditica_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/914/emenda_aditiva_no_07-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/989/emenda_aditiva_no_08-2024__do_pl_2.142-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/844/emenda_modificativa_01___pl_2095.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/861/projeto_de_emenda_modificativa_n_o_02_ao_pl_2093.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/878/projeto_de_emenda_modificativa_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/923/proposta_de_emenda_modificativa_no_02_ao_pl_2132-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/973/emenda_modificativa_7.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/990/proposta_de_emenda_modificativa_no_06-2024_pl_2142-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/898/indicacao_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/900/indicacao_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/971/indicacao_04._vereador_joao_jorge.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/972/indicacao_05._vereador_hernane.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/880/pl_no_2115-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/850/pl_no_2093-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/851/pl_no_2094_-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/835/projeto_de_lei_no_2095_-_dispoe_sobre_concessao_de_recomposicao_de_perdas_salariais_aos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/838/pl_no_2096-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/845/pl_2097.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/846/pl_no_2098-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/853/pl_no_2099.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/854/pl_no_2101.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/862/pl_no_2102-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/863/pl_no_2103-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/864/pl_no_2104-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/865/pl_no_2105-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/866/pl_no_2106-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/867/pl_no_2107-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/873/pl_no_2108-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/868/pl_no_2109-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/869/pl_no_2110-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/870/pl_no_2111-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/871/pl_no_2112-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/874/pl_no_2113-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/879/pl_no_2114-2024_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/881/pl_no_2116-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/882/pl_no_2117-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/894/pl_no_2118-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/895/pl_no_2119-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/907/pl_no_2120-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/896/pl_no_2121-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/903/pl_no_2122-2024_final.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/897/pl_no_2123-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/902/pl_no_2124-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/904/pl_no_2125-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/901/pl_no_2126-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/909/pl_no_2127-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/910/pl_no_2128-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/908/pl_no_2129-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/911/pl_no_2130-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/912/pl_no_2131-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/918/pl_no2132-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/925/pl_2133-2024-final.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/920/pl_no_2.134-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/921/pl_no_2.135-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/935/pl_no_2137-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/936/pl_no_2138-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/937/pl_no_2139-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/938/pl_no_2140_-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/983/projeto_de_lei_no_2141-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/839/pr_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/855/projeto_resolucao_no_03.2024_parlamento_jovem.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/905/pr_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/906/projeto_de_resolucao_no_05-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/916/projeto_de_resolucao_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/924/pr_07-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/932/pr_08_de_03_de_julho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/946/pr_10_de_09_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/947/projeto_de_resolucao_no_11_de_14_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/948/projeto_de_resolucao_no_12_de_15_de_outubro_de_2024.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/949/projeto_de_resolucao_no_13_de_15_de_outubro_de_2024.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/950/projeto_de_resolucao_no_14_de_15_de_outubro_de_2024.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/951/projeto_de_resolucao_no_15_de_15_de_outubro_de_2024.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/952/projeto_de_resolucao_no_16_de_15_de_outubro_de_2024.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/953/projeto_de_resolucao_no_17_de_16_de_outubro_de_2024.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/954/projeto_de_resolucao_no_18_de_17_de_outubro_de_2024_1.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/955/projeto_de_resolucao_no_19_de_17_de_outubro_de_2024_1.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/956/projeto_de_resolucao_no_20_de18_de_outubro_de_2024_1.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/957/projeto_de_resolucao_no_21_de_18_de_outubro_de_2024_1.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/958/projeto_de_resolucao_no_22_de_18_de_outubro_de_2024_1.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/959/projeto_de_resolucao_no_23_de_21_de_outubro_de_2024.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/960/projeto_de_resolucao_no_24_de_21_de_outubro_de_2024.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/961/projeto_de_resolucao_no_25_de_21_de_outubro_de_2024.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/962/projeto_de_resolucao_no_26_de_24_de_outubro_de_2024.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/963/projeto_de_resolucao_no_27_de_24_de_outubro_de_2024.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/964/projeto_de_resolucao_no_28_de_24_de_outubro_de_2024.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/965/projeto_de_resolucao_no_29_de_24_de_outubro_de_2024.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/966/projeto_de_resolucao_no_30_de_24_de_outubro_de_2024.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/967/projeto_de_resolucao_no_31_de_06_de_novembro_de_2024.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/968/pr_32-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/969/projeto_de_resolucao_no_33_de_07_de_novembro_de_2024.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/970/projeto_de_resolucao_no_34_de_08_de_novembro_de_2024.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/974/projeto_de_resolucao_no_35-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/975/projeto_de_resolucao_no_36-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/976/projeto_de_resolucao_no_37-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/977/projeto_de_resolucao_no_38-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/978/projeto_de_resolucao_no_39-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/979/projeto_de_resolucao_no_40-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/980/projeto_de_resolucao_no_41-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/981/pr_no_42-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/982/pr_no_43-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/984/pr_no_44-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/985/pr_no_45-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/842/requerimento_no_1_-_ausencia_ednaldo.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/843/requerimento_no_2_-_ausencia_fernanda.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/847/req._no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/848/req._no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/849/req._no_05-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/883/requerimento_no08-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/884/requerimento_no09-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/887/requerimento_no11-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/885/requerimento_no12-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/888/requerimento_no14-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/889/requerimento_no_15-_ausencia_ronaldo.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/890/requerimento_no_16-_ausencia_joao_jorge.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/891/requerimento_no_14-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/892/requerimento_no_15-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/893/requerimento_no_16-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/899/requerimento_no_18-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/913/requerimento_no_19-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/915/requerimento_no_21-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/917/requerimento_no_22-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/919/requerimento_no24-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/926/requerimento_no_25-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/930/requerimento_no28-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/931/requerimento_no29-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/933/requerimento_no30-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/934/requerimento_no31-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/941/requerimento_no_38-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/942/requerimento_no_39-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/944/requerimento_no_40-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/945/requerimento_no_41-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/858/emenda_aditiva_no_01.2024_pl2.093.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/859/emenda_aditiva_no_02.2024_pl_2.093.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/860/projeto_de_emenda_aditiva_no_03_ao_pl_2093.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/872/projeto_de_emenda_aditiva_04-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/876/projeto_de_emenda_aditiva_no_05-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/877/projeto_de_emenda_aditica_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/914/emenda_aditiva_no_07-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/989/emenda_aditiva_no_08-2024__do_pl_2.142-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/844/emenda_modificativa_01___pl_2095.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/861/projeto_de_emenda_modificativa_n_o_02_ao_pl_2093.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/878/projeto_de_emenda_modificativa_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/923/proposta_de_emenda_modificativa_no_02_ao_pl_2132-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/973/emenda_modificativa_7.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2024/990/proposta_de_emenda_modificativa_no_06-2024_pl_2142-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H149"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="44" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="178.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="177.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>