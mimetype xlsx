--- v0 (2026-02-22)
+++ v1 (2026-05-24)
@@ -54,1824 +54,1824 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Paulo Antônio Soares</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/679/indicacao_no_01-2023_-vereador_paulo.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/679/indicacao_no_01-2023_-vereador_paulo.pdf</t>
   </si>
   <si>
     <t>Ind. nº 01/2023 - que o Poder Executivo Municipal estude a possibilidade da construção de uma porta que dê acesso do Velório ao Cemitério</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>João Jorge Simão de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/680/indicacao_02-2023_-_autoria_joao_jorge.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/680/indicacao_02-2023_-_autoria_joao_jorge.pdf</t>
   </si>
   <si>
     <t>Ind. nº 02/2023 - Que o Poder Executivo Municipal providencie a aquisição de uma tenda 4x4 para ser disponibilizada pelo Cemitério , quando necessário.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Messias José de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/682/indicacao_no_03-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/682/indicacao_no_03-2023.pdf</t>
   </si>
   <si>
     <t>Ind. nº 03/2023 - que o Poder Executivo Municipal providencie a contratação de professor de capoeira.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Célio Batista da Silva</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/683/indicacao_no_04-2023_-_autoria_vereador__celio.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/683/indicacao_no_04-2023_-_autoria_vereador__celio.pdf</t>
   </si>
   <si>
     <t>Ind. nº 04/2023 - Que o Poder Executivo Municipal analise a possibilidade de sinalização de trânsito de  proibido estacionar nas ruas: João Pessoa (entre as esquina da Rua Dr. José Pedreira e  esquina Rua Belo Horizonte) e a  na Rua Prudente de Moraes ( da esquina Antônio Miguel Nasser até o início das Ruas: Rua Marquês do Paraná e Rua Barão do Rio Branco), em conformidade com as normas do Código de Trânsito Brasileiro (CTB).</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/685/indicacao_05-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/685/indicacao_05-2023.pdf</t>
   </si>
   <si>
     <t>Ind. 05/2023 - que o Poder Executivo estude a possibilidade de sinalizar as prinicipais encruzinhadas das estradas rurais com a devida indicação dos nomes dos bairros.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/688/indicacao_06-2023-_autoria_vereador_messias.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/688/indicacao_06-2023-_autoria_vereador_messias.pdf</t>
   </si>
   <si>
     <t>Ind nº 06/2023 -  Que o Poder Executivo Municipal analise a possibilidade de instalação de lixeiras de concreto em pontos específicos da zona rural.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/695/indicacao_07-2023_-_autoria_do_vereador_messias.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/695/indicacao_07-2023_-_autoria_do_vereador_messias.pdf</t>
   </si>
   <si>
     <t>Ind. 07/2023 - Que o Poder Executivo Municipal analise a possibilidade de reativar a piscina e construir uma quadra de areia localizada no Estádio José Borges.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Hernane Lopes Siqueira ( Hernane Siqueira)</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/700/indicacao_no_08-2023_-.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/700/indicacao_no_08-2023_-.pdf</t>
   </si>
   <si>
     <t>Ind. nº 08/2023 - Que o Poder Executivo Municipal analise a possibilidade de aquisição de academia ao ar livre e sua instalação nos bairros rurais de Jacuí</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/699/indicacao_no09-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/699/indicacao_no09-2023.pdf</t>
   </si>
   <si>
     <t>Ind. 09/2023 - Que o Poder Executivo Municipal analise a possibilidade da colocação de placas indicando o nome das ruas do bairro Nova Jacuí – conhecido como Minerita.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/709/indicacao_no_10-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/709/indicacao_no_10-2023.pdf</t>
   </si>
   <si>
     <t>Ind. 10/2023 - Que o Poder Executivo Municipal analise a possibilidade da propositura do projeto de lei referente à concessão de cestas básicasa serem conceditas, preferenciamente, em pecúnia.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/837/indicacao_no_11-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/837/indicacao_no_11-2023.pdf</t>
   </si>
   <si>
     <t>Ind. nº 11/2023 - Que o Poder Executivo Municipal analise a possibilidade da propositura de projeto de Lei referente à criação de cargos de Guarda Municipal, com fundamento na justificativa abaixo explanada.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/708/indicacao_no12-2023-_messias.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/708/indicacao_no12-2023-_messias.pdf</t>
   </si>
   <si>
     <t>Ind. 12/2023 -Que o Poder Executivo Municipal analise a possibilidade de manilhamento no trecho do bairro Pinhal de cima até o bairro dos Pilões.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/715/indicacao_13-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/715/indicacao_13-2023.pdf</t>
   </si>
   <si>
     <t>Ind. 13/2023 - Que o Poder Executivo Municipal analise a possibilidade de fechar a Praça Matriz, com madeirite ou material similar.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/716/indicacao_14-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/716/indicacao_14-2023.pdf</t>
   </si>
   <si>
     <t>Ind. 14/2023 - Que o Poder Executivo Municipal analise a possibilidade de fixação de placa de fácil visualização e leitura informando motivo da obra; responsáveis pelo projeto; prazo; valor e empresa executante, em todas as obras da administração, preferencialmente antes de serem iniciadas.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/722/indicacao_no15-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/722/indicacao_no15-2023.pdf</t>
   </si>
   <si>
     <t>Ind. 15/2023 - Que o Poder Executivo Municipal analise a possibilidade de doação de um terreno para Associação Famílias do Bem de Jacuí, para construção de sede própria.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Ednaldo de Jesus Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/731/indicacao_no_16-2023_-_vereador_ednaldo.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/731/indicacao_no_16-2023_-_vereador_ednaldo.pdf</t>
   </si>
   <si>
     <t>Ind. nº 16/2023 - Que o Poder Executivo Municipal analise a possibilidade de melhorias na sinalização de trânsito horizontal em todo município de Jacuí.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/735/indicacao_17-_vereador_celio.dotx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/735/indicacao_17-_vereador_celio.dotx</t>
   </si>
   <si>
     <t>Ind. nº 17/2023 - Que o Poder Executivo Municipal analise a possibilidade de solicitar ao proprietário da autoescola a mudança dos cones utilizados nas aulas e exames práticos em nosso município.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/740/indicacao_no_18-2023_-_autoria_vereador_hernane.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/740/indicacao_no_18-2023_-_autoria_vereador_hernane.pdf</t>
   </si>
   <si>
     <t>Ind. nº 18/2023 - Que o Poder Executivo Municipal analise a possibilidade de fornecer uniformes para todos funcionários de Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/747/indicacao_no_19-2023-_autoria_ednaldo.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/747/indicacao_no_19-2023-_autoria_ednaldo.pdf</t>
   </si>
   <si>
     <t>Ind. 19/2023 - Que o Poder Executivo Municipal analise a possibilidade de substituição das luminárias convencionais por Lâmpadas ou refletores de LED no Estádio Municipal José Borges da Silva.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Fernanda Geralda da Silva</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/754/indicacao_no_20-2023-_autoria_fernanda.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/754/indicacao_no_20-2023-_autoria_fernanda.pdf</t>
   </si>
   <si>
     <t>Ind. nº 20/2023 - Que o Poder Executivo Municipal analise a possibilidade da Construção  de um calçadão na travessa entre a Praça Presidente Vargas e o Ponto de ônibus e ser instalado um parquinho infantil</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/756/indicacao_no_21-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/756/indicacao_no_21-2023.pdf</t>
   </si>
   <si>
     <t>Ind. nº 21/ 2023 - Que o poder Executivo Municipal analise a possibilidade de implantação de serviços de caçamba no município de Jacuí.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/764/indicacao_no_22-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/764/indicacao_no_22-2023.pdf</t>
   </si>
   <si>
     <t>Ind. nº 22 /2023 - Que o Poder Executivo Municipal analise a possibilidade de construção de uma rampa e corrimão que dá acesso da Praça da Santa Cruz  a Sede do Conselho Tutelar e das Oficinas da Assistência Social.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/772/indicacao_no_23-2023__-_autoria_vereador_ednaldo.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/772/indicacao_no_23-2023__-_autoria_vereador_ednaldo.pdf</t>
   </si>
   <si>
     <t>Ind. nº 23/2023 - Que o Poder Executivo Municipal analise a possibilidade de implantação redutor de velocidades nas Ruas Nelson Manuel da Silva e Lairton Borges, localizadas nos bairros Alto da Colina e São José, respectivamente.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/773/indicacao_no_24-2023_-_autoria_vereador_ednaldo.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/773/indicacao_no_24-2023_-_autoria_vereador_ednaldo.pdf</t>
   </si>
   <si>
     <t>Ind. nº 24/2023 - Que o Poder Executivo Municipal analise a possibilidade de inclusão de mais um dia na semana para a prestação do serviço de vistoria veicular no Município de Jacuí.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/808/indicacao_no_25-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/808/indicacao_no_25-2023.pdf</t>
   </si>
   <si>
     <t>Ind. 25/2023 - Que o Poder Executivo  Municipal analise a possibilidade de manutenção do calçamento da Rua Padre Adoldo Mouran em frente a oficina do José Brás - Auto Mecânica Vidigal.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/820/indicacao_no_26-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/820/indicacao_no_26-2023.pdf</t>
   </si>
   <si>
     <t>Ind. nº 26/2023 - Que o Poder Executivo Municipal analise a possibilidade sinalização horizontal e vertical entre as Ruas Josias Mario Chaves, Rua Prudente de Morais, Rua Minas Gerais e Saída de Monte Santo de Minas que dão acesso a ponte na entrada da cidade</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/821/indicacao_no_27-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/821/indicacao_no_27-2023.pdf</t>
   </si>
   <si>
     <t>Ind. nº 27/2023- Que o Poder Executivo Municipal analise disponibilidade de uma linha telefônica ou celular exclusivo para Farmácia Básica Municipal.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/687/mocao_no_05-2023_-_intensificar_as_medidas_de_combate_a_dengue_no_municipio_de_jacui.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/687/mocao_no_05-2023_-_intensificar_as_medidas_de_combate_a_dengue_no_municipio_de_jacui.pdf</t>
   </si>
   <si>
     <t>Moção nº 05/2023 - Intensificar as medidas de combate a dengue no Município de Jacuí.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>Câmara Municipal de Jacuí/MG - CMJ/MG</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/724/mocao_no_07.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/724/mocao_no_07.pdf</t>
   </si>
   <si>
     <t>Moção de repúdio à contratação de produtos de crédito, com pagamento mediante consignação, efetuados por meio telefônico e informatizado, direcionado a consumidores idosos, aposentados e pensionistas; bem como, protesto em face do vazamento de dados dos aposentados e pensionistas vinculados ao INSS às instituições financeiras.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/725/mocao_no_08.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/725/mocao_no_08.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao repúdio à contratação de produtos de crédito, com pagamento mediante consignação, efetuados por meio telefônico e informatizado, direcionado a consumidores idosos, aposentados e pensionistas; bem como, protesto em face do vazamento de dados dos aposentados e pensionistas vinculados ao INSS às instituições financeiras</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/736/mocao__no_09.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/736/mocao__no_09.pdf</t>
   </si>
   <si>
     <t>Moção de parabenização aos alunos da Escola Estadual Professora Maria Leonor Nasser, referente aos jogos Escolares de Minas Gerais (JEMG), pelas conquistas.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/800/mocao_no_10-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/800/mocao_no_10-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização pelos relevantes trabalhos realizados pelos Agentes Comunitários de Saúde e pelos Agentes de Combate a Endemias.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/692/projeto_de_lei_vencimentos_no_2042-2023-_ag_epidemiologico_2.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/692/projeto_de_lei_vencimentos_no_2042-2023-_ag_epidemiologico_2.pdf</t>
   </si>
   <si>
     <t>PLO nº 2042/2023 - que Regulamenta a fixação do Piso Salarial dos Agentes de Combate Epidemiológico nos termos da Emenda Constitucional nº120/2022 e dá outras providências</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/690/proj_de_lc_no_2046_-_reajuste_piso_salarial_magist_port_17._2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/690/proj_de_lc_no_2046_-_reajuste_piso_salarial_magist_port_17._2023.pdf</t>
   </si>
   <si>
     <t>PLO nº 2046/2023 - Que dipõe sobre reajuste dos vencimentos básicos dos profissionais da educação básica prevista na Lei Complementar Municipal nº 1467/2008 em consonância com o disposto na Portaria nº 17 de 16 de janeiro de 2023 no Ministério da Educação.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/</t>
+    <t>http://sapl.jacui.mg.leg.br/media/</t>
   </si>
   <si>
     <t>PLC nº 2051/2023 - Cria o cargo de Agente de Apoio à Educação - AAE na forma da Lei Complementar nº1.470/2008  que dispõe sobre o Plano de Cargos e vencimentos da Prefeitura Municipal de Jacuí e dá outras providências.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/712/pl_complementar_no_2057.2023_professor_de_apoio_comunicacao_linguagem_e_tecnologia_assitivas_aclta.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/712/pl_complementar_no_2057.2023_professor_de_apoio_comunicacao_linguagem_e_tecnologia_assitivas_aclta.docx</t>
   </si>
   <si>
     <t>PLC nº 2057/2023 - Cria cargo de Professor de Apoio à Comunicação, linguagem e tecnologia Assistiva -ACTA, na forma da Lei Complementar nº1467/2008, que Dispõe sobre o estatuto e Quadro de Magistério Municipal de Jacuí e dá outras providências.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/721/pl_no_2062-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/721/pl_no_2062-2023.pdf</t>
   </si>
   <si>
     <t>PL nº 2062/2023 - Dispõe sobre a alteração da quantidade de vagas do cargo de provimento efetivo denominado motorista, previsto na Lei Complementar nº 1.470/2008 que dispõe sobre o plano de cargos e vencimentos da Prefeitura Municipal de Jacuí e dá outras providências</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/738/pl_complementar_no_2065-2023_altera_no_de_vagas_professor_p1.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/738/pl_complementar_no_2065-2023_altera_no_de_vagas_professor_p1.docx</t>
   </si>
   <si>
     <t>PLC nº 2065/2023 - Altera o número de vagas do cargo de provimento efetivo denominado Professor Regente P1,  previsto  na Lei complementar nº 1.67/2008 que dispõe sobre o Estatuto e Quadro do Magistério Municipal de Jacuí  e dá outras providências</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/739/pl_complementar_no_2066-2023_altera_no_de_vagas_auxiliar_gerais_adm.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/739/pl_complementar_no_2066-2023_altera_no_de_vagas_auxiliar_gerais_adm.docx</t>
   </si>
   <si>
     <t>PLC nº 2066/2023 - Altera o número de vagas do cargo de provimento efetivo denominado auxiliar geral de serviços administrativos previsto na Lei Complementar nº 1.470/2008, que dispõe sobre o Plano de Cargos e vencimentos da Prefeitura Municipal de Jacuí e dá outras providências.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/834/pl_no_2077-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/834/pl_no_2077-2023.pdf</t>
   </si>
   <si>
     <t>PLC nº 2077/2023 - Institui a Dação em pagamento de bens imóveis como uma das modalidade de extinção do crédito tributário no Municipio de Jacuí e dá outras providências.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/670/projeto_de_lei_no_2036_-2022_-_autoria_vereador_paulo.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/670/projeto_de_lei_no_2036_-2022_-_autoria_vereador_paulo.pdf</t>
   </si>
   <si>
     <t>PL nº 2036 de 04 de janeiro 2023 - Proíbe a queima, soltura e manuseio de fogos de artíficio e artefatos piroténicos de alto impacto sonoro, tecnicamente classificado como " fogos de estampido" e "artigos explosivos".</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/675/projeto_de_lei_no_2038_de_reajuste_2023_1.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/675/projeto_de_lei_no_2038_de_reajuste_2023_1.docx</t>
   </si>
   <si>
     <t>PL nº 2038/2023 - Dispõe sobre a concessão de recomposição de perdas salariais aos servidores municipais.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/672/projeto_de_lei_no_2.039-23_certo.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/672/projeto_de_lei_no_2.039-23_certo.pdf</t>
   </si>
   <si>
     <t>PL nº 2039/2023 - Dispõe sobre a recomposição salarial dos servidores do legislativo e da outras providências</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>Mesa da Câmara Municipal - MCM</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/678/projeto_de_lei_no_2040-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/678/projeto_de_lei_no_2040-2023.pdf</t>
   </si>
   <si>
     <t>PL nº 2040/2023 -Altera o art. 3º da Lei Municipal nº2039 de 23 de janeiro de 2023, que dispõe sobre a data de entrada em vigor da Lei.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>Ronaldo Corrêa dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/681/pl_no_2.041-2023_-_autoria_vereador_ronaldo.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/681/pl_no_2.041-2023_-_autoria_vereador_ronaldo.pdf</t>
   </si>
   <si>
     <t>PL nº 2041/2023 - Acrescenta o inciso XXIII ao art. 2º da Lei Municipal nº 1.189 de 16 de abril de 1997, que dispõe sobre a criação do Conselho Municipal de Desenvolvimento Ambiental e dá outras providências.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/691/projeto_de_lei_vencimentos_no_2043-2023_-ag_com_2.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/691/projeto_de_lei_vencimentos_no_2043-2023_-ag_com_2.pdf</t>
   </si>
   <si>
     <t>PL nº 2043/2023 - Regulamenta a Fixação do Piso Salarial dos Agentes Comunitários de Saúde nos termos da Emenda Constitucional nº 120/2022  e da outras providências</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/686/projeto_de_lei_da_nova_redacao_aos_artigos_da_lei_municipal_n.o_1.802_de_27_de_fevereiro_de_2019_.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/686/projeto_de_lei_da_nova_redacao_aos_artigos_da_lei_municipal_n.o_1.802_de_27_de_fevereiro_de_2019_.docx</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 2.044 de 15 de Março de 2023  que revoga os Parágrafos 1.º, 2.º E 3.º do Art. 15, altera a Redação do Caput dos Art. 16 e Art. 36 e acrescenta o parágrafo 4.º ao artigo 38 da Lei Municipal n.º 1.802 de 27 de Fevereiro de 2019, que dispõe sobre a Política Municipal de Atendimento dos Direitos da Criança e do Adolescente.”</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>Lucas Venícius Nascimento de Sousa ( Luquinha)</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/689/pl_no_2045-2023_-declara_de_utilidade_publica_municipal_a_associacao_do_caldas_esporte_clube.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/689/pl_no_2045-2023_-declara_de_utilidade_publica_municipal_a_associacao_do_caldas_esporte_clube.pdf</t>
   </si>
   <si>
     <t>PL nº 2045/2023 - Declara de utilidade pública municipal a Associação do Caldas Esporte Clube</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/697/pl_no_2047-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/697/pl_no_2047-2023.pdf</t>
   </si>
   <si>
     <t>PL nº 2047/2023 - Institui o programa "Banco de Ração e Utensílios para Animais" no Município de Jacuí e dá outras providências</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/696/pl_2048-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/696/pl_2048-2023.pdf</t>
   </si>
   <si>
     <t>PL nº 2048/2023 - Torna obrigatória a publicação da exposição justificativa e da estimativa de impacto financeiro-orçamentário das Leis que versarem sobre a abertura de créditos suplementares e especiais editados pelo Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/698/pl_no_2049-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/698/pl_no_2049-2023.pdf</t>
   </si>
   <si>
     <t>Redação Final do PL 2049/2023 - Autoriza a doação de terras para proprietários de viveiros de produção de mudas de café, abacate e eucalipto, no município, oriundos do Parque Industrial de Jacuí/MG, que dela comprovadamente necessitem e dá outras providências.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/741/projeto_de_lei_no_2050_arquivo_e_digitalizacao_doc_fisico_1.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/741/projeto_de_lei_no_2050_arquivo_e_digitalizacao_doc_fisico_1.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2050 de 21 de junho de 2023 - "Dispõe sobre o arquivamento de documentos físicos e eletrônico no âmbito do Poder Executivo Municipal de Jacuí/MG e dá outras providências".</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/703/pl_no_2052_anistia_iptu_issqn.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/703/pl_no_2052_anistia_iptu_issqn.pdf</t>
   </si>
   <si>
     <t>PL nº 2052 de 03 de abril de 2023. "Autoriza o Poder Executivo Municipal, no âmbito de sua competência tributária, a realizar o parcelamento dos débitos fiscais e conceder anistia de juros e multas dos tributos vencidos até 31 de dezembro de 2022 e dá outras providências".</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/710/proj_de_lei_no_2053_ratifica_consorcio_pub_cons_intermunicipal.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/710/proj_de_lei_no_2053_ratifica_consorcio_pub_cons_intermunicipal.docx</t>
   </si>
   <si>
     <t>PL nº2053/2023 -RATIFICA O QUARTO TERMO ADITIVO AO CONTRATO DE CONSÓRCIO PÚBLICO DO CONSÓRCIO INTERMUNICIPAL PARA O DESENVOLVIMENTO SUSTENTÁVEL DA REGIÃO DE SÃO SEBASTIÃO DO PARAÍSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/706/pl_no2054-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/706/pl_no2054-2023.pdf</t>
   </si>
   <si>
     <t>PL nº 2054/2023 -Dispõe sobre a instalação de cerca elétrica nos muros de todas as creches infantis mantidas ou conveniadas ao Município e todas as escolas públicas municipais e dá outras providências</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/705/pl_no2055-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/705/pl_no2055-2023.pdf</t>
   </si>
   <si>
     <t>PL nº 2055/2023 - Dispõe sobre a instalação de câmeras de monitoramento de segurança nas escolas públicas municipais e cercanias e todas as creches infantis mantidas ou conveniadas ao Município e dá outras providências.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/707/pl_no2056_-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/707/pl_no2056_-2023.pdf</t>
   </si>
   <si>
     <t>Redação Final ao PL nº 2056/2023 - Torna obrigatória a instalação de portais de detectores de metais nas escolas da rede pública municipal e de todas as creches infantis mantidas ou conveniadas ao Município e dá outras providências.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/718/projeto_de_lei__no_2058-2023_-ldo_2024_1.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/718/projeto_de_lei__no_2058-2023_-ldo_2024_1.docx</t>
   </si>
   <si>
     <t>PL nº 2058/2023 - Dispõe sobre as diretrizes para elaboração da Lei orçamentária do exercício de 2024 e dá outras providências</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/717/pl_no_2059-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/717/pl_no_2059-2023.pdf</t>
   </si>
   <si>
     <t>PL nº 2059/2023 - Concede incentivo financeiro para candidatas que irão representar o município  em concursos de Miss e dá outras providências.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/719/pl_no_2060-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/719/pl_no_2060-2023.pdf</t>
   </si>
   <si>
     <t>PL nº 2060/2023 - Autoriza a abertura de crédito suplementar e dá outras providências - recursos QESE</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>Poder Executivo - PExec</t>
   </si>
   <si>
     <t>PL nº 2061 de 25 de maio de 2023 - Dispõe sobre a gratificação dos Profissionais de Saúde das Unidades Básicas de Saúde da Família e Equipe de Saúde Bucal, com recursos dos indicadores de desempenho do Programa Federal " Previne Brasil", e dá outras providências.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/744/projeto_de_lei_no_2063-_abre_credito_especial.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/744/projeto_de_lei_no_2063-_abre_credito_especial.pdf</t>
   </si>
   <si>
     <t>PL nº 2063/2023 - Abre crédito especial e autoriza modificar emenda parlamentar</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/734/pl_no_2064-2023_-abre_credito_especial_e_transferencias_a_associacoes.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/734/pl_no_2064-2023_-abre_credito_especial_e_transferencias_a_associacoes.docx</t>
   </si>
   <si>
     <t>PL nº 2064/2023 - Abre crédito especial e autoriza conceder Auxilio Financeiro e Subvenção Social a Entidade que especifica.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/742/projeto_de_lei_no_2067-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/742/projeto_de_lei_no_2067-2023.pdf</t>
   </si>
   <si>
     <t>PL nº 2067/2023- Dispõe sobre as condições para o Poder Executivo conceder o direito real de uso de bem imóvel municipal para cultivo de milho e/ou soja, e dá outras providências.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/745/projeto_de_lei_no2068_-altera_art_1o.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/745/projeto_de_lei_no2068_-altera_art_1o.pdf</t>
   </si>
   <si>
     <t>PL nº 2068/2023 - Altera o Artigo 1º da Lei Municipal nº 1995/2023.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/757/projeto_de_lei_no_2069-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/757/projeto_de_lei_no_2069-2023.pdf</t>
   </si>
   <si>
     <t>PL nº 2069 /2023 - Abre crédito especial para aquisição de 03( três) tablet's os quais serão destinados à premiação do concurso de redação, autorizado pela Resolução nº 05 de 2023, que institui o projeto " PROCON NA ESCOLA" e dá outras providências.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/758/pl_2070-2023.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/758/pl_2070-2023.docx</t>
   </si>
   <si>
     <t>PL 2070/2023 - Altera Lei Municipal nº 1.844 de 19 de maio de 2020, que dispõe sobre a Estrutura Administrativa, criação de cargos efetivos de Procurador Legislativo, Contador, Agente de Serviços Administrativos, Assistente Legislativo e Auxiliar de Serviços Gerais e dos cargos comissionados de Assessor Parlamentar no âmbito do Poder Legislativo Municipal de Jacuí e dá outras providências.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/762/pl_no_2071_-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/762/pl_no_2071_-2023.pdf</t>
   </si>
   <si>
     <t>PL nº 2071/2023 - Disciplina a participação do município de Jacuí/MG  em consórcio público, dispensa a ratificação do protocolo de intenções e da outras providências.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/763/pl_2072-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/763/pl_2072-2023.pdf</t>
   </si>
   <si>
     <t>PL nº 2072/2023 - Dispõe sobre a prorrogação do prazo de adesão ao programa de recuperação fiscal do Município de Jacuí, previsto na Lei Municipal nº 1.983 de 20 de abril de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/769/projeto_de_lc_alteracao_lc_2008_remuneracao_agente_administrativo.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/769/projeto_de_lc_alteracao_lc_2008_remuneracao_agente_administrativo.docx</t>
   </si>
   <si>
     <t>PL nº 2073/2023 - "Altera Lei Complementar Municipal nº 1.470 de abril de 2008, que dispõe sobre o plano de cargos e vencimentos da Prefeitura Municipal de Jacuí e dá outras.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/767/projeto_de_lei_2074_altera_lei_arquivo_fisico_2.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/767/projeto_de_lei_2074_altera_lei_arquivo_fisico_2.docx</t>
   </si>
   <si>
     <t>PL nº 2074/2023 - Altera artigo da Lei Municipal nº 1996 de 20 de julho de 2023, que dispõe sobre arquivamento de documentos físicos e eletrônico no âmbito do Poder Executivo Municipal  de Jacuí/MG e dá outras providência.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/770/pl_no_2075_-2023_autoria_paulo.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/770/pl_no_2075_-2023_autoria_paulo.pdf</t>
   </si>
   <si>
     <t>PL nº 2075/2023 - Institui a Semana Municipal da Acessibilidade e Valorização da Pessoa com Deficiência.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/771/lei_do_orcamento_2023_2.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/771/lei_do_orcamento_2023_2.docx</t>
   </si>
   <si>
     <t>PL nº 2076/2023 - Estima a receita e fixa a despesa do Município de Jacuí- MG para exercício financeiro de 2024</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/775/pl_2078-2023_-_abre_credito_especial_-_lar_dos_idosos.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/775/pl_2078-2023_-_abre_credito_especial_-_lar_dos_idosos.pdf</t>
   </si>
   <si>
     <t>PL nº 2078/2023 - Abre crédito especial para inclusão de dotação para subvenção do Lar dos Idosos São Vicente de Paula e dá outras providências.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/779/pl_2079-2023_-abre_credito_especial_transferencia_festa_do_peao_associacao_dos_cavaleiros_2023.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/779/pl_2079-2023_-abre_credito_especial_transferencia_festa_do_peao_associacao_dos_cavaleiros_2023.docx</t>
   </si>
   <si>
     <t>PL nº 2079/2023 - Abre crédito especial e autoriza subvencionar a Entidade Associação Comunitária dos Cavaleiros de Jacuí - A.C.C. J</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/776/pl_2080-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/776/pl_2080-2023.pdf</t>
   </si>
   <si>
     <t>PL nº 2080/2023 - Abre crédito especial e autoriza subvencionar a Entidade Associação de Congadas de Jacuí - ACJ</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/778/projeto_de_lei_no_2081_reg_assist._financ._piso_salarial_profissionais_da_area_de_enfermagem_.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/778/projeto_de_lei_no_2081_reg_assist._financ._piso_salarial_profissionais_da_area_de_enfermagem_.docx</t>
   </si>
   <si>
     <t>PL nº 2081/2023 - Dispõe sobre o repasse da Assistência Financeira Complementar da União  destinada ao cumprimento do Piso Salarial Nacional de Enfermeiros, Técnicos e Auxiliares de Enfermagem em conformidade ao disposto da Lei Federal nº  14.434, de 04 de agosto de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/832/pl_2082_-abre_credito_suplementar_calcamento_de_vias_wenceslaw_bras_e_ant._arantes_1.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/832/pl_2082_-abre_credito_suplementar_calcamento_de_vias_wenceslaw_bras_e_ant._arantes_1.docx</t>
   </si>
   <si>
     <t>PL 2082/2023 - Abre Crédito suplementar para pavimentação de vias e dá outras providências</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/818/pl_2083-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/818/pl_2083-2023.pdf</t>
   </si>
   <si>
     <t>PL nº 2083/2023 - Autoriza a suplementação de recursos para transposição de orçamento  da Secretária de Saúde, conforme autorizado pela Lei Federal 172/2020 para exercício de 2023.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/817/projeto_de_lei_no_2.086_de_majoracao_de_limite_de_credito_adicional_2023_1.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/817/projeto_de_lei_no_2.086_de_majoracao_de_limite_de_credito_adicional_2023_1.docx</t>
   </si>
   <si>
     <t>Redação Final ao PL nº 2086/2023- Autoriza a majoração do limite de abertura de créditos adicionais suplementares ao Orçamento do Município de Jacuí para Exercício  de 2023.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/824/pl_no_2087-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/824/pl_no_2087-2023.pdf</t>
   </si>
   <si>
     <t>PL nº 2087/2023 - Cria o Cargo Efetivo de Auxiliar de Serviços Gerais, no quadro de cargos de provimento efetivo da Lei nº 1.844 de 19 de maio de 2020.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/828/pl_no2088-2023_abre_credito_especial_lei_paulo_gustavo.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/828/pl_no2088-2023_abre_credito_especial_lei_paulo_gustavo.docx</t>
   </si>
   <si>
     <t>PL nº 2088/2023 - Promove adequação orçamentária no âmbito do Municipio de Jacuí /MG e autoriza a abertura de crédito especial ao orçamento anual de 2023 no valor de R$ 87.082,34( oitenta e sete mil, oitenta e dois reais e trinta e quatro centavos)</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/829/pl_no_2089_abre_credito_especial_aquisicao_de_motoniveladora.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/829/pl_no_2089_abre_credito_especial_aquisicao_de_motoniveladora.docx</t>
   </si>
   <si>
     <t>PL nº 2089/2023 - Autoriza a abertura de crédito especial para inclusão de dotação orçamentária para aquisição de Maquinas e Equipamentos para Departamento de Estradas de Rodagem do Município.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/830/projeto_de_lei_desafetacao_area_verde_-_pl_2090.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/830/projeto_de_lei_desafetacao_area_verde_-_pl_2090.docx</t>
   </si>
   <si>
     <t>PL nº 2090/2023 - Autoriza o municipio de Jacuí a desafetar imóvel constante do Patrimônio Público e dá outras providências.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/831/pl_no_2091_de_majoracao_de_limite_de_credito_adicional_2023_ii.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/831/pl_no_2091_de_majoracao_de_limite_de_credito_adicional_2023_ii.docx</t>
   </si>
   <si>
     <t>PL nº 2091/2023 - Autoriza a majoração do limite de abertura de créditos adicionais suplementares ao Orçamento do Município de Jacuí para Exercício de 2023.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/673/projeto_de_resolucao_no01_de_20_de_janeiro_de_2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/673/projeto_de_resolucao_no01_de_20_de_janeiro_de_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 01/2023 - Autoriza o Sr. Presidente a efetuar a devolução de R$ 139.047,25 aos cofres do Município.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/674/projeto_de_resolucao_no02_de_20_de_janeiro_de_2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/674/projeto_de_resolucao_no02_de_20_de_janeiro_de_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº02/2023 - Autoriza optar pela publicação semestral dos Relatórios de Gestão Fiscal</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/732/projeto_de_resolucao_03-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/732/projeto_de_resolucao_03-2023.pdf</t>
   </si>
   <si>
     <t>PR nº 03/2023 - Autoriza o Sr. Presidente a efetuar a devolução de R$ 30.000,00 (trinta mil reais) aos cofres do Município.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/733/projeto_de_resolucao_no_04-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/733/projeto_de_resolucao_no_04-2023.pdf</t>
   </si>
   <si>
     <t>PR nº 04/2023 - Autoriza o Sr. Presidente a efetuar a devolução de R$ 37.569,93 ( trinta e sete mil, quinhentos e sessenta e nove reais e noventa e três centavos) aos cofres do Município.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/743/projeto_de_resolucao_no_05-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/743/projeto_de_resolucao_no_05-2023.pdf</t>
   </si>
   <si>
     <t>PR nº 05/2023 - Institui o Projeto Procon na Escola, estabelece a realização de concurso de redação sobre o tema " Consumo Consciente", define critérios de avaliação, premiação e composição da comissão avaliadora, e dá outras providências</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/759/pr_no_06-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/759/pr_no_06-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 06 de 10 de agosto de 2023 - Autoriza o Sr. Presidente a efetuar  a devolução de R$ 10.000,00 (dez mil reais) aos cofres do Município.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/781/projeto_de_resolucao_no_07-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/781/projeto_de_resolucao_no_07-2023.pdf</t>
   </si>
   <si>
     <t>PR nº 07/2023 - Autoriza o Sr. Presidente a efetuar a devolução de R$ 57.500,00( cinquenta e sete mil e quinhentos) aos cofres do Município.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/787/pr_no_08-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/787/pr_no_08-2023.pdf</t>
   </si>
   <si>
     <t>PR nº 08/2023 - Dispõe sobre concessão de título de honra ao mérito, e dá outras providências.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/786/pr_no_09-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/786/pr_no_09-2023.pdf</t>
   </si>
   <si>
     <t>PR nº 09/2023 - Dispõe sobre a concessão de título de honra ao mérito a Sra. Santina Gonçalves de Castro, e dá outras providências</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/785/pr_no_10-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/785/pr_no_10-2023.pdf</t>
   </si>
   <si>
     <t>PR nº 10/2023 - Dispõe sobre a Concessão de título de cidadão  honorário ao Sr. Rogério Aparecido Zauli, e dá outras providências</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/789/pr_no_11-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/789/pr_no_11-2023.pdf</t>
   </si>
   <si>
     <t>PR nº 11/2023 - Dispõe sobre a concessão de título de cidadã honorária a Sra. Renata Aparecida Silva Baquião, e dá outras providências.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/784/pr_no_12-_2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/784/pr_no_12-_2023.pdf</t>
   </si>
   <si>
     <t>PR nº 12/2023 - Dispõe sobre a concessão  de título de cidadã honorária a Sra. Edna Virgens do Rosário Santos, e dá outras providências.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/783/pr_no_13-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/783/pr_no_13-2023.pdf</t>
   </si>
   <si>
     <t>PR nº 13/2023 - Dispõe sobre a concessão de título de cidadão honorário ao Sr. Antônio Florentino da Silva , e dá outras providências</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/782/pr_no_14-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/782/pr_no_14-2023.pdf</t>
   </si>
   <si>
     <t>PR nº 14/2023 - Dispõe sobre a concessão de título de cidadão honorário ao Sr. João Batista Moreira, e dá outras providências</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/794/pr_15-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/794/pr_15-2023.pdf</t>
   </si>
   <si>
     <t>PR nº 15/2023 - Dispõe sobre a concessão de título de honra ao mérito a Sra. Luciana Bueno França Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/793/pr_16-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/793/pr_16-2023.pdf</t>
   </si>
   <si>
     <t>PR nº 16/2023 - Dispõe sobre a concessão de título de honra ao mérito ao Sr. José Aparecido Mirada Neto</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/790/pr_no_17-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/790/pr_no_17-2023.pdf</t>
   </si>
   <si>
     <t>PR nº 17/2023 - Dispõe sobre a concessão de título de honra ao mérito ao Sr. Edvander Marques dos Santos  e dá outras providências.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/792/pr_no_18-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/792/pr_no_18-2023.pdf</t>
   </si>
   <si>
     <t>PR nº 18/2023 - Dispõe sobre a concessão de título de cidadão honorário ao Sr. Rubens de Paula Campos Neto, e dá outras providências</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/791/pr_no_19-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/791/pr_no_19-2023.pdf</t>
   </si>
   <si>
     <t>PR nº 19/2023 - Dispõe sobre a concessão de título de honra ao mérito da Sra. Glória Elias Izac, e dá outras providências</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/795/pr_20-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/795/pr_20-2023.pdf</t>
   </si>
   <si>
     <t>PR nº 20/2023 - Dispõe sobre a concessão de título de honra ao mérito ao Sr. Elpídio Freire Neto, e da outras providências.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/796/pr_21-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/796/pr_21-2023.pdf</t>
   </si>
   <si>
     <t>PR nº 21/2023 - Dispõe sobre a concessão de título de honra ao mérito ao Sr. José Eduardo de Sousa, e dá outras providências.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/797/pr_22-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/797/pr_22-2023.pdf</t>
   </si>
   <si>
     <t>PR nº 22/2023 - Dispõe sobre a concessão de título de honra ao mérito a Sra.  Antônia Assis Monteiro, e dá outras providências.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/798/pr_23-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/798/pr_23-2023.pdf</t>
   </si>
   <si>
     <t>PR nº 23/2023 - Dispõe sobre a concessão de cidadão honorário ao Sr. Kawston Amorim Gaeto, e dá outras providências.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/802/pr_no_24_-_2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/802/pr_no_24_-_2023.pdf</t>
   </si>
   <si>
     <t>PR nº 24/2023 - Dispõe sobre a concessão de título de cidadão honorário  ao Sr. Agnaldo Tomaz de Pontes, e dá outras providências.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/803/pr_no_25_-_2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/803/pr_no_25_-_2023.pdf</t>
   </si>
   <si>
     <t>PR nº 25/2023 - Dispõe sobre a concessão de título de cidadã honorária  a Sra.  Fernanda Scarpinelli, e dá outras providências.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/804/pr_no_26_-_2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/804/pr_no_26_-_2023.pdf</t>
   </si>
   <si>
     <t>PR nº 26/2023 - Dispõe sobre a concessão de título de cidadã honorária a Sra. Maria de Lourdes Silva de Souza, e dá outras providências.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/805/pr_no_27_-_2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/805/pr_no_27_-_2023.pdf</t>
   </si>
   <si>
     <t>PR nº 27/2023 - Dispõe sobre a concessão de título de honra ao mérito a Sra. Vilma Pereira Izidoro, e dá outras providências.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/799/pr_no_28-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/799/pr_no_28-2023.pdf</t>
   </si>
   <si>
     <t>PR nº 28/2023 - Dispõe  sobre concessão de título de honra ao mérito as Educadoras Borges, e dá outras providências.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/809/pr_no_29-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/809/pr_no_29-2023.pdf</t>
   </si>
   <si>
     <t>PR nº 29/2023 - Dispõe sobre a concessão de título de honra ao mérito a Sra. Maria das Dores Feiria de Azevedo.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/806/pr_no_30_-_2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/806/pr_no_30_-_2023.pdf</t>
   </si>
   <si>
     <t>PR nº 30/2023 - Dispõe sobre a concessão de título de cidadão honorário  ao Sr. Alexandro Alfredo da Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/807/pr_no_31_-_2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/807/pr_no_31_-_2023.pdf</t>
   </si>
   <si>
     <t>PR nº 31/2023 - Dispõe sobre a concessão de título  honra ao mérito ao Sr. José Lazáro Bandeira, e dá outras providências.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/812/pr_no_32-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/812/pr_no_32-2023.pdf</t>
   </si>
   <si>
     <t>PR nº 32/2023 - Dispõe sobre a concessão de título de cidadão honorário ao Sr. Alex Henrique Alves</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/810/pr_no_33-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/810/pr_no_33-2023.pdf</t>
   </si>
   <si>
     <t>PR nº 33/2023 - Dispõe sobre a concessão de título de honra ao mérito a Sra. Maria Luiza Rezende de Melo Pereira.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/811/pr_no_34-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/811/pr_no_34-2023.pdf</t>
   </si>
   <si>
     <t>PR nº 34/2023 - Dispõe sobre a concessão de título de honra ao mérito ao Sr. Messias Antônio Estevam</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/813/pr_no_35-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/813/pr_no_35-2023.pdf</t>
   </si>
   <si>
     <t>PR nº 35/2023 - Dispõe sobre a concessão de título de cidadão honorário o Sr. Élcio Aparecido Benassem e dá outras providências</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/815/pr_no_36-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/815/pr_no_36-2023.pdf</t>
   </si>
   <si>
     <t>PR nº 36/2023 - Institui o uso da Tribuna Livre e dá outras providências</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/814/pr_no_37-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/814/pr_no_37-2023.pdf</t>
   </si>
   <si>
     <t>PR nº 37/2023 - Dispõe sobre a concessão de título de honra ao mérito a Sra. Elaine Aparecida Rodrigues Silveira, e dá outras providências.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/819/pr_no_38-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/819/pr_no_38-2023.pdf</t>
   </si>
   <si>
     <t>PR nº 38/2023 - Dispõe sobre a concessão de título de honra ao mérito a Sra. Maria Olga Souza,  e dá outras providências.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/822/pr_no_39-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/822/pr_no_39-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 39/2023 - Dispõe sobre a concessão de título de honra ao mérito ao Sr. Donizeti de Melo Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/826/pr_no_40-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/826/pr_no_40-2023.pdf</t>
   </si>
   <si>
     <t>PR nº 40/2023 - Dispõe sobre autorização da Câmara de Vereadores de Jacuí/MG a efetuar o pagamento de diárias em reuniões com autoridades, órgãos e entidades para tratar de assuntos de interesse  do municipio de Jacuí/MG e dá outras providências.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/833/pr_no_41-2023_-_abono_natalino.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/833/pr_no_41-2023_-_abono_natalino.pdf</t>
   </si>
   <si>
     <t>PR nº 41/2023 - Dispõe sobre a concessão de abono natalino aos servidores públicos da Câmara Municipal de Jacuí/MG</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/676/requerimento_no_01_-_ausencia_fernanda.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/676/requerimento_no_01_-_ausencia_fernanda.docx</t>
   </si>
   <si>
     <t>Req. 01/2023- Ausência da vereadora Fernanda Geralda da Silva em Sessão Extraordinária do dia 24/01/2023</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/677/req._04-2023_-solicitacao_aquisicao_tablet.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/677/req._04-2023_-solicitacao_aquisicao_tablet.pdf</t>
   </si>
   <si>
     <t>Req. nº 04/2023 - Solicitar a aprovação para a compra de 09 (nove) Tablet a serem utilizados em mesa, para uso exclusivo de cada parlamentar</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/684/requerimento_no_08_-_ausencia_ronaldo.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/684/requerimento_no_08_-_ausencia_ronaldo.pdf</t>
   </si>
   <si>
     <t>Req. nº 08/2023 - Ausência  do vereador Ronaldo Corrêa dos Santos em Sessão ordinária do dia 06 de março de 2023.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/693/requerimento_no_10_-_ausencia_fernanda.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/693/requerimento_no_10_-_ausencia_fernanda.pdf</t>
   </si>
   <si>
     <t>Req. nº 10/2023 - Ausência em Sessão ordinária do dia 20 de março de 2023.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/694/requerimento_no_11-_ausencia_fernanda.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/694/requerimento_no_11-_ausencia_fernanda.pdf</t>
   </si>
   <si>
     <t>Req. nº 11/2023 - Ausência da vereadora Fernanda Geralda da Silva em Sessão extraordinária do dia 22 de março de 2023</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/704/requerimento_no_12-_ausencia_fernanda.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/704/requerimento_no_12-_ausencia_fernanda.pdf</t>
   </si>
   <si>
     <t>Req. nº 12/2023 - Ausência da vereadora Fernanda Geralda da Silva em  Sessão extraordinária do dia 10 de abril de 2023.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/713/requerimento_14-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/713/requerimento_14-2023.pdf</t>
   </si>
   <si>
     <t>Req. 14/2023- Solicita informações referente a Reforma da Praça Matriz de Jacuí.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/714/requerimento_no_15_-_ausencia_presidente_hernane.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/714/requerimento_no_15_-_ausencia_presidente_hernane.pdf</t>
   </si>
   <si>
     <t>Req. 15/2023 - Ausência  do vereador Hernane Lopes de Siqueira na Sessão extraordinária do dia 11 de maio de 2023.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/723/requerimento_no_16-_ausencia_ednaldo.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/723/requerimento_no_16-_ausencia_ednaldo.pdf</t>
   </si>
   <si>
     <t>Req. 16/2023 - Ausência do vereador Ednaldo de Jesus Gonçalves na  Sessão extraordinária do dia 29 de maio de 2023.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/726/requerimento_no_17-_ausencia_celio.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/726/requerimento_no_17-_ausencia_celio.pdf</t>
   </si>
   <si>
     <t>Req. nº 17/2023 - Ausência do vereador Célio Batista da Silva na Sessão Ordinária</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/727/requerimento_no_18-_ausencia_ronaldo.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/727/requerimento_no_18-_ausencia_ronaldo.pdf</t>
   </si>
   <si>
     <t>Req. nº 18/2023 - Ausência do vereador Ronaldo Correa dos Santos  na Sessão Ordinária</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/729/requerimento_no_19-_ausencia_ronaldo_correa_dos_santos.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/729/requerimento_no_19-_ausencia_ronaldo_correa_dos_santos.pdf</t>
   </si>
   <si>
     <t>Req. 19/2023 - Ausência do vereador Ronaldo Correa dos Santos na Sessão Extraordinária</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/730/requerimento_no_20-_ausencia_fernanda.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/730/requerimento_no_20-_ausencia_fernanda.pdf</t>
   </si>
   <si>
     <t>Req. nº 20/2023 - Ausência da vereadora Fernanda Geralda da Silva na Sessão Extraordinária</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/737/requerimento_no_21-_ausencia_lucas.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/737/requerimento_no_21-_ausencia_lucas.pdf</t>
   </si>
   <si>
     <t>Req. nº 21/2023 - Ausência do vereador Lucas Venícius Nascimento de Souza na Sessão Ordinária</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/746/requerimento_no_23_-_ausencia_fernanda.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/746/requerimento_no_23_-_ausencia_fernanda.pdf</t>
   </si>
   <si>
     <t>Req. 23/2023 - Ausencia  da vereadora Fernanda Geralda da Silva em Sessão Extraordinária</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/761/requerimento_no_26-2023_-_ausencia_messias.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/761/requerimento_no_26-2023_-_ausencia_messias.pdf</t>
   </si>
   <si>
     <t>Req. nº 26/2023 - ausência do vereador Messias José de Macedo em sessão extraordinária</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/765/requerimento_no_29-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/765/requerimento_no_29-2023.pdf</t>
   </si>
   <si>
     <t>Req. nº 29/2023 - Ausência vereador Lucas Venícius de Sousa na Sessão Extraordinária</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/766/requerimento_no_30-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/766/requerimento_no_30-2023.pdf</t>
   </si>
   <si>
     <t>Req. nº 30/2023 - Ausência do vereador Paulo Antônio Soares na Sessão Extraordinária</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/774/requerimento_no_33-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/774/requerimento_no_33-2023.pdf</t>
   </si>
   <si>
     <t>Req. nº 33/2023 - Ausência em Sessão ordinária do Vereador Ronaldo Corrêa dos Santos</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/777/req.__no_34-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/777/req.__no_34-2023.pdf</t>
   </si>
   <si>
     <t>Req. nº 34/2023 - Ausência em Sessão ordinária do dia 18 de setembro de 2023.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/780/requerimento_no_35-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/780/requerimento_no_35-2023.pdf</t>
   </si>
   <si>
     <t>Req. nº 35/2023 - Ausência do vereador Messias José de Macedo na sessão extraordinária do dia 20 de setembro de 2023.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/788/req._no_36-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/788/req._no_36-2023.pdf</t>
   </si>
   <si>
     <t>Req. nº 36/2023 - Ausência em Sessão Extraordinária do dia 25 de setembro de 2023.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/823/requerimento_no_39-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/823/requerimento_no_39-2023.pdf</t>
   </si>
   <si>
     <t>Req. nº 39/2023- Ausência vereador João Jorge Simão de Oliveira em Sessão Ordinária do dia 06 de novembro de 2023</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/827/req._no_41-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/827/req._no_41-2023.pdf</t>
   </si>
   <si>
     <t>Req nº 41/2023 - Ausência do vereador Célio Batista da Silva em Sessão extraordinária do dia 13 de novembro de 2023.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/755/emenda_a_lei_organica_no_01-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/755/emenda_a_lei_organica_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Modifica os §§ 4º,6º e 10 do art. 87 da Lei Orgânica do Município</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>PEA</t>
   </si>
   <si>
     <t>Proposta de Emenda Aditiva</t>
   </si>
   <si>
     <t>CFJL - Comissão de Finanças, Justiça e Legislação</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/701/emenda_aditiva_ao_pl_2049-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/701/emenda_aditiva_ao_pl_2049-2023.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao PL nº 2049/2023</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/836/emenda_aditiva_ao_projeto_de_lei_2056-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/836/emenda_aditiva_ao_projeto_de_lei_2056-2023.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 02 ao Projeto de Lei nº 2056/2023</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/702/emenda_modificativa_ao_pl_2049-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/702/emenda_modificativa_ao_pl_2049-2023.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PL nº 2049/2023</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/753/emenda_modificativa_no_01_ao_pl_2067_-_2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/753/emenda_modificativa_no_01_ao_pl_2067_-_2023.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 01 ao Projeto de Lei nº 2.067 de 23 de junho de 2023.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/816/proposta_em_emenda_modificativa_02_ao_pl_2086-2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/816/proposta_em_emenda_modificativa_02_ao_pl_2086-2023.pdf</t>
   </si>
   <si>
     <t>PEM nº 03 ao Projeto de Lei nº 2086/2023</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/801/mensagem_de_veto.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/801/mensagem_de_veto.pdf</t>
   </si>
   <si>
     <t>Mensagem de razões de veto referente ao Projeto de Lei nº 2070/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2178,68 +2178,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/679/indicacao_no_01-2023_-vereador_paulo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/680/indicacao_02-2023_-_autoria_joao_jorge.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/682/indicacao_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/683/indicacao_no_04-2023_-_autoria_vereador__celio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/685/indicacao_05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/688/indicacao_06-2023-_autoria_vereador_messias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/695/indicacao_07-2023_-_autoria_do_vereador_messias.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/700/indicacao_no_08-2023_-.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/699/indicacao_no09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/709/indicacao_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/837/indicacao_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/708/indicacao_no12-2023-_messias.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/715/indicacao_13-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/716/indicacao_14-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/722/indicacao_no15-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/731/indicacao_no_16-2023_-_vereador_ednaldo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/735/indicacao_17-_vereador_celio.dotx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/740/indicacao_no_18-2023_-_autoria_vereador_hernane.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/747/indicacao_no_19-2023-_autoria_ednaldo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/754/indicacao_no_20-2023-_autoria_fernanda.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/756/indicacao_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/764/indicacao_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/772/indicacao_no_23-2023__-_autoria_vereador_ednaldo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/773/indicacao_no_24-2023_-_autoria_vereador_ednaldo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/808/indicacao_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/820/indicacao_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/821/indicacao_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/687/mocao_no_05-2023_-_intensificar_as_medidas_de_combate_a_dengue_no_municipio_de_jacui.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/724/mocao_no_07.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/725/mocao_no_08.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/736/mocao__no_09.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/800/mocao_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/692/projeto_de_lei_vencimentos_no_2042-2023-_ag_epidemiologico_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/690/proj_de_lc_no_2046_-_reajuste_piso_salarial_magist_port_17._2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/712/pl_complementar_no_2057.2023_professor_de_apoio_comunicacao_linguagem_e_tecnologia_assitivas_aclta.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/721/pl_no_2062-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/738/pl_complementar_no_2065-2023_altera_no_de_vagas_professor_p1.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/739/pl_complementar_no_2066-2023_altera_no_de_vagas_auxiliar_gerais_adm.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/834/pl_no_2077-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/670/projeto_de_lei_no_2036_-2022_-_autoria_vereador_paulo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/675/projeto_de_lei_no_2038_de_reajuste_2023_1.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/672/projeto_de_lei_no_2.039-23_certo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/678/projeto_de_lei_no_2040-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/681/pl_no_2.041-2023_-_autoria_vereador_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/691/projeto_de_lei_vencimentos_no_2043-2023_-ag_com_2.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/686/projeto_de_lei_da_nova_redacao_aos_artigos_da_lei_municipal_n.o_1.802_de_27_de_fevereiro_de_2019_.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/689/pl_no_2045-2023_-declara_de_utilidade_publica_municipal_a_associacao_do_caldas_esporte_clube.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/697/pl_no_2047-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/696/pl_2048-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/698/pl_no_2049-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/741/projeto_de_lei_no_2050_arquivo_e_digitalizacao_doc_fisico_1.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/703/pl_no_2052_anistia_iptu_issqn.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/710/proj_de_lei_no_2053_ratifica_consorcio_pub_cons_intermunicipal.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/706/pl_no2054-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/705/pl_no2055-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/707/pl_no2056_-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/718/projeto_de_lei__no_2058-2023_-ldo_2024_1.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/717/pl_no_2059-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/719/pl_no_2060-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/744/projeto_de_lei_no_2063-_abre_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/734/pl_no_2064-2023_-abre_credito_especial_e_transferencias_a_associacoes.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/742/projeto_de_lei_no_2067-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/745/projeto_de_lei_no2068_-altera_art_1o.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/757/projeto_de_lei_no_2069-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/758/pl_2070-2023.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/762/pl_no_2071_-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/763/pl_2072-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/769/projeto_de_lc_alteracao_lc_2008_remuneracao_agente_administrativo.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/767/projeto_de_lei_2074_altera_lei_arquivo_fisico_2.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/770/pl_no_2075_-2023_autoria_paulo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/771/lei_do_orcamento_2023_2.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/775/pl_2078-2023_-_abre_credito_especial_-_lar_dos_idosos.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/779/pl_2079-2023_-abre_credito_especial_transferencia_festa_do_peao_associacao_dos_cavaleiros_2023.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/776/pl_2080-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/778/projeto_de_lei_no_2081_reg_assist._financ._piso_salarial_profissionais_da_area_de_enfermagem_.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/832/pl_2082_-abre_credito_suplementar_calcamento_de_vias_wenceslaw_bras_e_ant._arantes_1.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/818/pl_2083-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/817/projeto_de_lei_no_2.086_de_majoracao_de_limite_de_credito_adicional_2023_1.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/824/pl_no_2087-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/828/pl_no2088-2023_abre_credito_especial_lei_paulo_gustavo.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/829/pl_no_2089_abre_credito_especial_aquisicao_de_motoniveladora.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/830/projeto_de_lei_desafetacao_area_verde_-_pl_2090.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/831/pl_no_2091_de_majoracao_de_limite_de_credito_adicional_2023_ii.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/673/projeto_de_resolucao_no01_de_20_de_janeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/674/projeto_de_resolucao_no02_de_20_de_janeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/732/projeto_de_resolucao_03-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/733/projeto_de_resolucao_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/743/projeto_de_resolucao_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/759/pr_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/781/projeto_de_resolucao_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/787/pr_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/786/pr_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/785/pr_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/789/pr_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/784/pr_no_12-_2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/783/pr_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/782/pr_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/794/pr_15-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/793/pr_16-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/790/pr_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/792/pr_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/791/pr_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/795/pr_20-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/796/pr_21-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/797/pr_22-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/798/pr_23-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/802/pr_no_24_-_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/803/pr_no_25_-_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/804/pr_no_26_-_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/805/pr_no_27_-_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/799/pr_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/809/pr_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/806/pr_no_30_-_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/807/pr_no_31_-_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/812/pr_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/810/pr_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/811/pr_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/813/pr_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/815/pr_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/814/pr_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/819/pr_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/822/pr_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/826/pr_no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/833/pr_no_41-2023_-_abono_natalino.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/676/requerimento_no_01_-_ausencia_fernanda.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/677/req._04-2023_-solicitacao_aquisicao_tablet.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/684/requerimento_no_08_-_ausencia_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/693/requerimento_no_10_-_ausencia_fernanda.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/694/requerimento_no_11-_ausencia_fernanda.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/704/requerimento_no_12-_ausencia_fernanda.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/713/requerimento_14-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/714/requerimento_no_15_-_ausencia_presidente_hernane.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/723/requerimento_no_16-_ausencia_ednaldo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/726/requerimento_no_17-_ausencia_celio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/727/requerimento_no_18-_ausencia_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/729/requerimento_no_19-_ausencia_ronaldo_correa_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/730/requerimento_no_20-_ausencia_fernanda.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/737/requerimento_no_21-_ausencia_lucas.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/746/requerimento_no_23_-_ausencia_fernanda.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/761/requerimento_no_26-2023_-_ausencia_messias.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/765/requerimento_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/766/requerimento_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/774/requerimento_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/777/req.__no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/780/requerimento_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/788/req._no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/823/requerimento_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/827/req._no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/755/emenda_a_lei_organica_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/701/emenda_aditiva_ao_pl_2049-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/836/emenda_aditiva_ao_projeto_de_lei_2056-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/702/emenda_modificativa_ao_pl_2049-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/753/emenda_modificativa_no_01_ao_pl_2067_-_2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/816/proposta_em_emenda_modificativa_02_ao_pl_2086-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/801/mensagem_de_veto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/679/indicacao_no_01-2023_-vereador_paulo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/680/indicacao_02-2023_-_autoria_joao_jorge.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/682/indicacao_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/683/indicacao_no_04-2023_-_autoria_vereador__celio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/685/indicacao_05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/688/indicacao_06-2023-_autoria_vereador_messias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/695/indicacao_07-2023_-_autoria_do_vereador_messias.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/700/indicacao_no_08-2023_-.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/699/indicacao_no09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/709/indicacao_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/837/indicacao_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/708/indicacao_no12-2023-_messias.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/715/indicacao_13-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/716/indicacao_14-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/722/indicacao_no15-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/731/indicacao_no_16-2023_-_vereador_ednaldo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/735/indicacao_17-_vereador_celio.dotx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/740/indicacao_no_18-2023_-_autoria_vereador_hernane.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/747/indicacao_no_19-2023-_autoria_ednaldo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/754/indicacao_no_20-2023-_autoria_fernanda.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/756/indicacao_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/764/indicacao_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/772/indicacao_no_23-2023__-_autoria_vereador_ednaldo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/773/indicacao_no_24-2023_-_autoria_vereador_ednaldo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/808/indicacao_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/820/indicacao_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/821/indicacao_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/687/mocao_no_05-2023_-_intensificar_as_medidas_de_combate_a_dengue_no_municipio_de_jacui.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/724/mocao_no_07.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/725/mocao_no_08.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/736/mocao__no_09.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/800/mocao_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/692/projeto_de_lei_vencimentos_no_2042-2023-_ag_epidemiologico_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/690/proj_de_lc_no_2046_-_reajuste_piso_salarial_magist_port_17._2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/712/pl_complementar_no_2057.2023_professor_de_apoio_comunicacao_linguagem_e_tecnologia_assitivas_aclta.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/721/pl_no_2062-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/738/pl_complementar_no_2065-2023_altera_no_de_vagas_professor_p1.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/739/pl_complementar_no_2066-2023_altera_no_de_vagas_auxiliar_gerais_adm.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/834/pl_no_2077-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/670/projeto_de_lei_no_2036_-2022_-_autoria_vereador_paulo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/675/projeto_de_lei_no_2038_de_reajuste_2023_1.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/672/projeto_de_lei_no_2.039-23_certo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/678/projeto_de_lei_no_2040-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/681/pl_no_2.041-2023_-_autoria_vereador_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/691/projeto_de_lei_vencimentos_no_2043-2023_-ag_com_2.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/686/projeto_de_lei_da_nova_redacao_aos_artigos_da_lei_municipal_n.o_1.802_de_27_de_fevereiro_de_2019_.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/689/pl_no_2045-2023_-declara_de_utilidade_publica_municipal_a_associacao_do_caldas_esporte_clube.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/697/pl_no_2047-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/696/pl_2048-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/698/pl_no_2049-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/741/projeto_de_lei_no_2050_arquivo_e_digitalizacao_doc_fisico_1.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/703/pl_no_2052_anistia_iptu_issqn.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/710/proj_de_lei_no_2053_ratifica_consorcio_pub_cons_intermunicipal.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/706/pl_no2054-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/705/pl_no2055-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/707/pl_no2056_-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/718/projeto_de_lei__no_2058-2023_-ldo_2024_1.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/717/pl_no_2059-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/719/pl_no_2060-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/744/projeto_de_lei_no_2063-_abre_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/734/pl_no_2064-2023_-abre_credito_especial_e_transferencias_a_associacoes.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/742/projeto_de_lei_no_2067-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/745/projeto_de_lei_no2068_-altera_art_1o.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/757/projeto_de_lei_no_2069-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/758/pl_2070-2023.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/762/pl_no_2071_-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/763/pl_2072-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/769/projeto_de_lc_alteracao_lc_2008_remuneracao_agente_administrativo.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/767/projeto_de_lei_2074_altera_lei_arquivo_fisico_2.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/770/pl_no_2075_-2023_autoria_paulo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/771/lei_do_orcamento_2023_2.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/775/pl_2078-2023_-_abre_credito_especial_-_lar_dos_idosos.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/779/pl_2079-2023_-abre_credito_especial_transferencia_festa_do_peao_associacao_dos_cavaleiros_2023.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/776/pl_2080-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/778/projeto_de_lei_no_2081_reg_assist._financ._piso_salarial_profissionais_da_area_de_enfermagem_.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/832/pl_2082_-abre_credito_suplementar_calcamento_de_vias_wenceslaw_bras_e_ant._arantes_1.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/818/pl_2083-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/817/projeto_de_lei_no_2.086_de_majoracao_de_limite_de_credito_adicional_2023_1.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/824/pl_no_2087-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/828/pl_no2088-2023_abre_credito_especial_lei_paulo_gustavo.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/829/pl_no_2089_abre_credito_especial_aquisicao_de_motoniveladora.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/830/projeto_de_lei_desafetacao_area_verde_-_pl_2090.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/831/pl_no_2091_de_majoracao_de_limite_de_credito_adicional_2023_ii.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/673/projeto_de_resolucao_no01_de_20_de_janeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/674/projeto_de_resolucao_no02_de_20_de_janeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/732/projeto_de_resolucao_03-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/733/projeto_de_resolucao_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/743/projeto_de_resolucao_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/759/pr_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/781/projeto_de_resolucao_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/787/pr_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/786/pr_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/785/pr_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/789/pr_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/784/pr_no_12-_2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/783/pr_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/782/pr_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/794/pr_15-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/793/pr_16-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/790/pr_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/792/pr_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/791/pr_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/795/pr_20-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/796/pr_21-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/797/pr_22-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/798/pr_23-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/802/pr_no_24_-_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/803/pr_no_25_-_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/804/pr_no_26_-_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/805/pr_no_27_-_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/799/pr_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/809/pr_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/806/pr_no_30_-_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/807/pr_no_31_-_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/812/pr_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/810/pr_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/811/pr_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/813/pr_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/815/pr_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/814/pr_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/819/pr_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/822/pr_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/826/pr_no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/833/pr_no_41-2023_-_abono_natalino.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/676/requerimento_no_01_-_ausencia_fernanda.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/677/req._04-2023_-solicitacao_aquisicao_tablet.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/684/requerimento_no_08_-_ausencia_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/693/requerimento_no_10_-_ausencia_fernanda.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/694/requerimento_no_11-_ausencia_fernanda.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/704/requerimento_no_12-_ausencia_fernanda.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/713/requerimento_14-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/714/requerimento_no_15_-_ausencia_presidente_hernane.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/723/requerimento_no_16-_ausencia_ednaldo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/726/requerimento_no_17-_ausencia_celio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/727/requerimento_no_18-_ausencia_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/729/requerimento_no_19-_ausencia_ronaldo_correa_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/730/requerimento_no_20-_ausencia_fernanda.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/737/requerimento_no_21-_ausencia_lucas.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/746/requerimento_no_23_-_ausencia_fernanda.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/761/requerimento_no_26-2023_-_ausencia_messias.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/765/requerimento_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/766/requerimento_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/774/requerimento_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/777/req.__no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/780/requerimento_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/788/req._no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/823/requerimento_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/827/req._no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/755/emenda_a_lei_organica_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/701/emenda_aditiva_ao_pl_2049-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/836/emenda_aditiva_ao_projeto_de_lei_2056-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/702/emenda_modificativa_ao_pl_2049-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/753/emenda_modificativa_no_01_ao_pl_2067_-_2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/816/proposta_em_emenda_modificativa_02_ao_pl_2086-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2023/801/mensagem_de_veto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H158"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="44.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="169.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="168.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>