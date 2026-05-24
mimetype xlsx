--- v0 (2026-02-22)
+++ v1 (2026-05-24)
@@ -51,1751 +51,1751 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/538/indicacao_no_01-2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/538/indicacao_no_01-2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a possibilidade de oferecer desconto no pagamento do Imposto Predial e Territorial  Urbano - IPTU para os municípes que empregarem esforços no cuidado e conservação dos calçamentos de pedestre no entorno de suas propredades e terrenos não edificados.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/539/indicacao_no_02-2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/539/indicacao_no_02-2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie um(a) servidor(a) exclusivo(a) para o setor de agendamentos, na área da saúde.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Hernane Lopes Siqueira ( Hernane Siqueira)</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/209/indicacao_03.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/209/indicacao_03.docx</t>
   </si>
   <si>
     <t>Limitação de preço do segundo pavimento de túmulos a serem construídos no Cemitério Municipal a 30% (trinta por cento) do valor do primeiro pavimento; e que as pessoas cadastradas no CRAS sejam totalmente isentas deste preço.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Lucas Venícius Nascimento de Sousa ( Luquinha)</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/215/indicacao_04.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/215/indicacao_04.docx</t>
   </si>
   <si>
     <t>Implantação de banheiros químicos na praça central nos finais de semana e feriados.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Ednaldo de Jesus Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/543/indicacao_05-2022_-_vereador_ednaldo.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/543/indicacao_05-2022_-_vereador_ednaldo.pdf</t>
   </si>
   <si>
     <t>Sinalização de indicação de orgãos públicos em ruas e bairros, como também locais permitidos de estacionamentos do municipio, conforme normas especificas pelos orgãos competentes .</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Célio Batista da Silva</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/554/indicacao_06-2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/554/indicacao_06-2022.pdf</t>
   </si>
   <si>
     <t>Substituição do meio fio por concreto na Rua Minas Gerais, no bairro Ponte Nova.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/556/indicacao_07_-_ednaldo_proibicao_de_estacionar.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/556/indicacao_07_-_ednaldo_proibicao_de_estacionar.docx</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie sinalização de trânsito na Rua Josias Mário Chaves, proibindo estacionamento em um dos lados da via, conforme as normas de  Código de Trânsito Brasileiro (CTB)</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Messias José de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/557/indicacao_08_-_messias_reforma_da_praca.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/557/indicacao_08_-_messias_reforma_da_praca.docx</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a possibilidade de reformar a praça Presidente Vargas, localizada no centro de Jacuí.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/569/indicacao_09_-_messias_escolinha_de_futebol.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/569/indicacao_09_-_messias_escolinha_de_futebol.docx</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a possibilidade de providenciar transporte para as crianças da Escolinha de Futebol do Grêmio Recreativo de Jacuí/ MG.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/571/indicacao_10-_vereador_celio.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/571/indicacao_10-_vereador_celio.docx</t>
   </si>
   <si>
     <t>Indicação nº 10/2022 - Que o Poder Executivo providencie limpeza no canal do córrego localizado no Fundo da Vila Diamantina  até a Rua Prudente de Moraes.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/582/indicacao_11.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/582/indicacao_11.docx</t>
   </si>
   <si>
     <t>Indicação de monitor para os ônibus escolares.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/584/indicacao_12-_vereador_celio.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/584/indicacao_12-_vereador_celio.docx</t>
   </si>
   <si>
     <t>Indicação nº 12/2022 - Solicita ao Poder Executivo coloque pedras britas na Ponte , localizada na Rua Minas Gerais, bairro Ponte Nova</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/592/indicacao_no_13-2022_-_hernane.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/592/indicacao_no_13-2022_-_hernane.pdf</t>
   </si>
   <si>
     <t>Indicação nº 13/2022 - Que o Poder Executivo Municipal faça uma divulgação do cronograma contendo os horários da coleta de lixo nos bairros da cidade.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/593/indicacao_no_14-2022_-_hernane.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/593/indicacao_no_14-2022_-_hernane.pdf</t>
   </si>
   <si>
     <t>Indicação nº 14/2022 - Que o Poder Executivo Municipal estude a possibilidade de comprar banheiros químicos para serem colocados em festas tradicionais como também em  eventos da Prefeitura</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/594/indicacao_no_15-2022_-_hernane.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/594/indicacao_no_15-2022_-_hernane.pdf</t>
   </si>
   <si>
     <t>Indicação nº 15/2022 - Que o Poder Executivo Municipal estude a possibilidade de adquirir máquinas para a produção de blocos sextavados.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/602/indicacao_16-_vereador_celio.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/602/indicacao_16-_vereador_celio.docx</t>
   </si>
   <si>
     <t>Indicação nº16/2022 - Que o Poder Executivo providencie pintura das faixas de pedestres e das lombadas na cidade</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/626/indicacao_18_-_ver._lucas.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/626/indicacao_18_-_ver._lucas.docx</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie a decoração natalina da praça Santa Cruz.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/627/indicacao_19_-_ver._ednaldo.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/627/indicacao_19_-_ver._ednaldo.docx</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie limpeza de ruas, como também a pintura de meio-fio, faixa de pedestres e da sinalização em geral no município.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/198/pl_1.976_-_rf_criacao_da_secretaria_de_esporte_e_lazer.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/198/pl_1.976_-_rf_criacao_da_secretaria_de_esporte_e_lazer.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar nº 1.479/2008 para desmembramento e criação de Secretaria no âmbito da administração municipal.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/547/projeto_de_lei_1992_.2022_magisterio.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/547/projeto_de_lei_1992_.2022_magisterio.docx</t>
   </si>
   <si>
     <t>PLC nº 1.992/2022 - Dispôe sobre o reajuste dos vencimentos básicos dos profissionais da educação básica e dá nova redação ao artigo 68 previsto na Lei complementar municipal nº1.467/2008, em consonância com disposto no artigo 5º da Lei Federal nº 11.738, de 16 de julho de 2.008, e com a Lei Federal nº 14.113, de 25 de dezembro de 2020.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/561/projeto_de_lc_2004_-2022.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/561/projeto_de_lc_2004_-2022.docx</t>
   </si>
   <si>
     <t>Extingue, Altera número de vaga, transforma cargos, altera atribuições do Quadro permanente previstos na Lei Municipal nº1.470/2008 e Fixa Piso Salarial dos Agentes de Combate Epidemiológico nos termos da Emenda Constitucional nº 120/2022 no Municipio de Jacuí e dá outras providências</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/586/projeto_de_lei_complementar_no2018_-2022__que_regulamenta_diretor_escolar.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/586/projeto_de_lei_complementar_no2018_-2022__que_regulamenta_diretor_escolar.docx</t>
   </si>
   <si>
     <t>Dá nova redação ao "caput" do artigo 67 e parágrafo único da lei complementar nº 1.467 de 02 de abril de 2008, que dispõe sobre o estatuto e quadro do magistério municipal de Jacuí e dá outras providências.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/596/pl_2.023_revoga_artigos_da_lc_1943.2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/596/pl_2.023_revoga_artigos_da_lc_1943.2022.pdf</t>
   </si>
   <si>
     <t>PLC 2023 - Revoga disposição da Lei Municipal complementar nº 1943 de 13 de Julho de 2022, que especifica</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/625/plc_2.030_-_vaga_vice_diretor.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/625/plc_2.030_-_vaga_vice_diretor.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 1.467 de 02 de abril de 2008, que dispõe sobre o Estatuto e Quadro do Magistério Municipal de Jacuí e dá outras providências.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/210/pl_1.972_-_recomposicao_perdas_inflacionarias_aos_servidores_municipais.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/210/pl_1.972_-_recomposicao_perdas_inflacionarias_aos_servidores_municipais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de recomposição de perdas salarias aos servidores municipais.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/474/projeto_de_lei_no_1.973-2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/474/projeto_de_lei_no_1.973-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre extinção da eficácia e vigência dos efeitos da Lei Municipal nº 1.916/2021.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>Ronaldo Corrêa dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/196/pl_1.974-22_-_rua_do_lazer_e_wheeling.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/196/pl_1.974-22_-_rua_do_lazer_e_wheeling.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a destinar espaço para a prática do wheeling, cria a Rua do Lazer e dá outras providências.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>Mesa da Câmara Municipal - MCM</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/197/pl_1.975-22_-_revisao_salario_executivo.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/197/pl_1.975-22_-_revisao_salario_executivo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de recomposição inflacionária aos subsídios do Prefeito Municipal, Vice-Prefeito, Secretários Municipais e Vereadores.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/211/pl_1.977_-_cria_vagas_de_eqipe_multiprofissional.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/211/pl_1.977_-_cria_vagas_de_eqipe_multiprofissional.pdf</t>
   </si>
   <si>
     <t>Cria as vagas de equipe multiprofissional e altera o número de vagas do quadro permanente da estrutura da Prefeitura de Jacuí, composta de profissionais da psicologia e do serviço social, nos termos da Lei Federa nº 13.955 de 11 de dezembro de 2019.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>João Jorge Simão de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/212/pl_1.978_-__parcelamento_creditos_tributarios.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/212/pl_1.978_-__parcelamento_creditos_tributarios.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder o parcelamento de créditos tributários constituídos até 31 de dezembro de 2021.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>Fernanda Geralda da Silva</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/208/pl_no_1.979_-_retirada_de_terra_do_parque_industrial.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/208/pl_no_1.979_-_retirada_de_terra_do_parque_industrial.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a movimentação de terras no Parque Industrial de Jacuí através de doação para fins e uso de interesse social.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/200/pl_no_1.980_-_rua_do_lazer.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/200/pl_no_1.980_-_rua_do_lazer.docx</t>
   </si>
   <si>
     <t>Institui o Projeto Ruas de Lazer no Município de Jacuí e dá outras providências.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/201/pl_no_1.981_-_wheeling.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/201/pl_no_1.981_-_wheeling.docx</t>
   </si>
   <si>
     <t>Reconhece o wheeling e demais manobras de motocicleta como prática esportiva no município de Jacuí e dá outras providências.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/202/pl_no_1.982_-_proibe_transito_de_veiculos_pesados_na_cidade_-_copia.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/202/pl_no_1.982_-_proibe_transito_de_veiculos_pesados_na_cidade_-_copia.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o ordenamento da circulação de veículos pesados no Município de Jacuí.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/205/abre_credito_especial_quadra_poliesportiva.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/205/abre_credito_especial_quadra_poliesportiva.docx</t>
   </si>
   <si>
     <t>Abre crédito especial para construção de quadra coberta e dá outras providências.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/203/abre_credito_especial_aquisicao_de_vam_recurso_estadual_1.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/203/abre_credito_especial_aquisicao_de_vam_recurso_estadual_1.docx</t>
   </si>
   <si>
     <t>Abre crédito especial para a aquisição de veículo de transporte de paciente e dá outras providências.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/204/abre_credito_especial_equipamento_energia_solar.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/204/abre_credito_especial_equipamento_energia_solar.docx</t>
   </si>
   <si>
     <t>Abre crédito especial para a aquisição de usina de geração de energia fotovoltaica e dá outras providências.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/207/projeto_de_lei_de_diretrizes_orcamentarias_no_1.986.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/207/projeto_de_lei_de_diretrizes_orcamentarias_no_1.986.docx</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária do Exercício de 2023 e da dá outras providências</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>Paulo Antônio Soares</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/206/pl_no_1.987_-_agendamento_na_saude_por_aplicativo_de_mensagens.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/206/pl_no_1.987_-_agendamento_na_saude_por_aplicativo_de_mensagens.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a implantar serviços de agendamento na saúde por via de aplicativo de mensagens instantâneas.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/219/projeto_de_lei_no_1990-2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/219/projeto_de_lei_no_1990-2022.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial e dá outras providências, para execução de obras de pavimentação de vias públicas  (Rua Lairton Borges Simão).</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/540/projeto_de_lei_no_1991-2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/540/projeto_de_lei_no_1991-2022.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial e dá outras providências para execução de obras de pavimentação e ampliação do parque de exposição.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/542/pl_1.993_-_declaracao_de_utilidade_publica_afab.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/542/pl_1.993_-_declaracao_de_utilidade_publica_afab.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal a Associação Famílias do Bem de Jacuí (AFAB).</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/549/projeto_de_lei_no_1994_-2022_-_abre_credito_especial.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/549/projeto_de_lei_no_1994_-2022_-_abre_credito_especial.docx</t>
   </si>
   <si>
     <t>PL nº 1.994/2022 - Abre crédito suplementar e dá outras providências</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/548/pl_no_1.995-2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/548/pl_no_1.995-2022.pdf</t>
   </si>
   <si>
     <t>PL nº 1.995/2022 - Altera a Lei Municipal nº 1.925/2022 e dá outras providências</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/550/projeto_de_lei__no_1996-2022_-_aumento_subvencao_gremeo_recreativo_2022.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/550/projeto_de_lei__no_1996-2022_-_aumento_subvencao_gremeo_recreativo_2022.docx</t>
   </si>
   <si>
     <t>PL nº 1.996/2022 - Altera valor de subvenção da Associação Grêmio Recreativo Jacuí Futebol Clube</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/551/projeto_de_lei_no_1997_-2022_-_abre_credito_especial_consorcio_de_saude_sao_sebatiao_do_paraiso.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/551/projeto_de_lei_no_1997_-2022_-_abre_credito_especial_consorcio_de_saude_sao_sebatiao_do_paraiso.docx</t>
   </si>
   <si>
     <t>PL nº 1.997/2022- Abre Crédito especial e dá outra providências</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/546/projeto_de_lei__no_1998_-2022_-_bdmg_dois_milhoes_de_reais_1.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/546/projeto_de_lei__no_1998_-2022_-_bdmg_dois_milhoes_de_reais_1.docx</t>
   </si>
   <si>
     <t>Autoriza o Município de Jacuí a contratar com o Banco de Desenvolvimento de Minas Gerias S/A - BDMG, operacoes de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/555/pl_1.999_-_gratificacao_controle_e_pregoeiro.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/555/pl_1.999_-_gratificacao_controle_e_pregoeiro.docx</t>
   </si>
   <si>
     <t>Cria gratificação especial de controle interno e pregoeiro, e dá outras providências.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/552/pl_no_2.000-2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/552/pl_no_2.000-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Contrato de Rateio com Consórcio Intermunicipal da Baixa Mogiana - CIMOG, para o exercício de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/553/pl_no_2001-2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/553/pl_no_2001-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação do prazo de adesão ao programa de recuperação fiscal do Município de Jacuí, previsto na Lei Municipal nº 1.920 de 23 de fevereiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/560/projeto_de_lei_2003_agentes_comunitarios.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/560/projeto_de_lei_2003_agentes_comunitarios.docx</t>
   </si>
   <si>
     <t>Regulamenta a fixação do Piso Salarial dos Agentes Comunitários de Saúde nos termos da Emenda Constitucional nº 120/2022 e dá outras providências</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/562/pl_2.005_associacao_amigos_animais.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/562/pl_2.005_associacao_amigos_animais.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Jacuí -MG a conceder contribuição financeira à Associação Amigos dos Animais de Jacuí e dá outras providências</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/565/pl_2.006_abre_credito_especial_subvencao_a_associacao_de_animais.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/565/pl_2.006_abre_credito_especial_subvencao_a_associacao_de_animais.docx</t>
   </si>
   <si>
     <t>Abre crédito especial e dá outras providências</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/566/projeto_de_lei_no_2007-2022_-abre_credito_especial_aquisicao_de_onibus_convenio_estado.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/566/projeto_de_lei_no_2007-2022_-abre_credito_especial_aquisicao_de_onibus_convenio_estado.docx</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/572/projeto_de_lei_de_abertura_de_credito_especial_-_caixas_escolares_2022.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/572/projeto_de_lei_de_abertura_de_credito_especial_-_caixas_escolares_2022.docx</t>
   </si>
   <si>
     <t>Abre crédito especial e autoriza subvencionar Caixas Escolares e dá outras providências.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/573/projeto_de_lei__no_2.009-2022_-_abre_credito_suplementar_recurso_da_vale_e_emenda_parlamentar_1.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/573/projeto_de_lei__no_2.009-2022_-_abre_credito_suplementar_recurso_da_vale_e_emenda_parlamentar_1.docx</t>
   </si>
   <si>
     <t>Abre crédito suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/574/pl_2.010_regulamenta_13_salario_e_terco_de_ferias_agentes_politicos.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/574/pl_2.010_regulamenta_13_salario_e_terco_de_ferias_agentes_politicos.pdf</t>
   </si>
   <si>
     <t>Regulamenta a concessão de férias, com adicional de um terço, e décimo terceiro salários dos agentes políticos municipais e dá outras providências</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/578/projeto_de_lei_no_2011_de_majoracao_de_limite_de_credito_adicional_2022.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/578/projeto_de_lei_no_2011_de_majoracao_de_limite_de_credito_adicional_2022.docx</t>
   </si>
   <si>
     <t>PL 2.011/2022- Autoriza a majoração do limite de abertura de créditos adicionais suplementares ao Orçamento do Município de Jacuí para Exercício de 2022.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/576/pl_2.012_-_carteira_identificacao_autista.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/576/pl_2.012_-_carteira_identificacao_autista.pdf</t>
   </si>
   <si>
     <t>PL 2.012/2022 - Cria a carteira municipal da pessoa com transtorno do especto autista (CMITEA) no âmbito do Município de Jacuí/MG</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/579/pl_2.013_-_abre_credito_suplementar_recurso_da_emenda_parlamentar_praca.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/579/pl_2.013_-_abre_credito_suplementar_recurso_da_emenda_parlamentar_praca.pdf</t>
   </si>
   <si>
     <t>PL 2.013/2022 - Abre crédito suplementar para construção e revitalização de praças</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/581/pl_2014-2022_-abre_credito_especial_transferencia_festa_do_peao_associacao_dos_cavaleiros.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/581/pl_2014-2022_-abre_credito_especial_transferencia_festa_do_peao_associacao_dos_cavaleiros.docx</t>
   </si>
   <si>
     <t>PL nº 2014/2022 - Abre crédito especial e autoriza subvencionar a Entidade Associação Comunitária dos Cavaleiros de Jacuí - A.C.C. J</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/589/mensagem_e_projeto_de_lei_do_orcamento_2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/589/mensagem_e_projeto_de_lei_do_orcamento_2023.pdf</t>
   </si>
   <si>
     <t>PL 2015/2022 - Estima a receita e fixa despesa do Município de Jacuí-MG para exercício financeiro de 2023. Projeto de Lei Orçamentária Anual (PLOA).</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>Poder Executivo - PExec</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/585/pl_2.016_-_fundeb_diretores_rede_municipal_de_ensino_jacui.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/585/pl_2.016_-_fundeb_diretores_rede_municipal_de_ensino_jacui.pdf</t>
   </si>
   <si>
     <t>Estabelece o processo de seleção de gestores das unidades escolares da rede municipal de ensino de Jacuí e dá outras providências</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/587/pl_n_o_2019_-2022_-abre_credito_suplementar_iluminacao_de_led.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/587/pl_n_o_2019_-2022_-abre_credito_suplementar_iluminacao_de_led.docx</t>
   </si>
   <si>
     <t>PL nº 2019/2022 - Abre Crédito Suplementar e dá outras providências</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/588/pl_no_2020-_2022_-abre_credito_especial_subvencao_a__associacao_dos_cavaleiros.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/588/pl_no_2020-_2022_-abre_credito_especial_subvencao_a__associacao_dos_cavaleiros.docx</t>
   </si>
   <si>
     <t>PL nº 2020/2022 - Abre Crédito especial e autoriza subvencionar a Entidade Associação Comunitária dos Cavaleiros de Jacuí - A.C. C. J</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/591/pl_2.021_-_credito_especial_auxilio_a_associacao_de_alunos.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/591/pl_2.021_-_credito_especial_auxilio_a_associacao_de_alunos.pdf</t>
   </si>
   <si>
     <t>PL  nº 2021/2022 - Abre crédito especial e autoriza conceder Auxilio Financeiro a Entidade Associação Cultural Educacional Jacuiense</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/595/pl_2.022_autoriza_uso_espaco_subterraneo_fibra_otica.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/595/pl_2.022_autoriza_uso_espaco_subterraneo_fibra_otica.pdf</t>
   </si>
   <si>
     <t>PL  nº 2022/2022 - Autoriza a utilização dos espaços subterrâneos de propriedade do município e dá outras providências.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/600/pl_2.024_abre_credito_suplementar_construcao_de_escola.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/600/pl_2.024_abre_credito_suplementar_construcao_de_escola.pdf</t>
   </si>
   <si>
     <t>PL nº 2024/2022- Abre crédito suplementar e dá outras providências</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/599/pl_2.025_abre_credito_suplementar_uniformes.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/599/pl_2.025_abre_credito_suplementar_uniformes.pdf</t>
   </si>
   <si>
     <t>PL nº 2025/2022 - Abre crédito suplementar e dá outras providências</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/598/pl_2.026_majoracao_de_limite_de_credito_adicional_2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/598/pl_2.026_majoracao_de_limite_de_credito_adicional_2022.pdf</t>
   </si>
   <si>
     <t>PL nº 2026/2022 - Autoriza a majoração do limite de abertura de créditos adicionais suplementares ao Orçamento do Município de Jacuí para Exercício de 2022.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/597/pl_no_2027-2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/597/pl_no_2027-2022.pdf</t>
   </si>
   <si>
     <t>PL nº 2027/2022 - Altera Artigo Primeiro da Lei Municipal nº 1.953 de 26 de setembro de 2022.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/</t>
+    <t>http://sapl.jacui.mg.leg.br/media/</t>
   </si>
   <si>
     <t>PL 2.028 - Altera o inciso IV da Lei Municipal nº 1.578/2013 para fins de atualização e adequação à Lei Federal nº 9.532/1997</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/623/pl_2.029_alteracao_carga_horaria_t.o.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/623/pl_2.029_alteracao_carga_horaria_t.o.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.586 de 14 de junho de 2013 para estabelecer nova carga horária do terapeuta ocupacional do Município de Jacuí e dá outras providências.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/628/pl_2.031_majoracao_de_limite_de_credito_adicional_.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/628/pl_2.031_majoracao_de_limite_de_credito_adicional_.pdf</t>
   </si>
   <si>
     <t>Autoriza a majoração do limite de abertura de créditos adicionais suplementares ao Orçamento do Município de Jacuí para Exercício de 2022</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/630/pl_2.032_utilidade_publica_amigos_animais.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/630/pl_2.032_utilidade_publica_amigos_animais.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal a Associação Amigos dos Animais de Jacuí.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/663/pl_2.033_abono_natalino_poder_executivo.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/663/pl_2.033_abono_natalino_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono de natal aos servidores públicos municipais da Prefeitura de Jacuí/ MG na forma que estabelece e dá outras providências.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/666/projeto_de_lei_que_altera_ppa_e_ldo_2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/666/projeto_de_lei_que_altera_ppa_e_ldo_2023.pdf</t>
   </si>
   <si>
     <t>Altera anexos de Riscos Fiscais da LDO do exercício de 2022.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/667/projeto_de_lei_de_subvencao_2023.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/667/projeto_de_lei_de_subvencao_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de Subvenções, Auxílios Finaceiros e Contribuições e contém outras providências.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/277/projeto_de_resolucao_no_01-2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/277/projeto_de_resolucao_no_01-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição salarial dos servidores do legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/559/projeto_de_resolucao_no_02_de_05_de_julho_de_2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/559/projeto_de_resolucao_no_02_de_05_de_julho_de_2022.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas do exercício financeiro do Município de Jacuí do ano de 2017, nos moldes do processo 1047143 do Tribunal de Contas do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/563/projeto_de_resolucao_no_03_de_06_de_julho_de_2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/563/projeto_de_resolucao_no_03_de_06_de_julho_de_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Presidente da Câmara Municipal de Jacuí/MG a efetuar devolução da quantia de R$ 30.000,00 aos cofres do Município.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/568/pres_04_-_controle_interno.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/568/pres_04_-_controle_interno.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Unidade de Controle Interno da Câmara Municipal de Jacuí/MG e dá outras providências.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/577/pres_05_-_retifica_preambulo_res_03-2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/577/pres_05_-_retifica_preambulo_res_03-2022.pdf</t>
   </si>
   <si>
     <t>Altera o preâmbulo da Resolução nº 03 de 06 de julho de 2022.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/590/pres_06_-_aprova_contas_2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/590/pres_06_-_aprova_contas_2020.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas do exercício financeiro do Município de Jacuí do ano de 2020, nos moldes do processo nº 1104505 do Tribunal de Contas do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/608/projeto_de_resolucao_07-22.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/608/projeto_de_resolucao_07-22.pdf</t>
   </si>
   <si>
     <t>Regulamenta o artigo 87, §§4ª a 11 da Lei Orgânica Municipal de Jacuí/MG.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/609/projeto_de_resolucao_no_08_de_10_de_outubro_de_2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/609/projeto_de_resolucao_no_08_de_10_de_outubro_de_2022.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta no âmbito da Câmara Municipal de Jacuí o teletrabalho.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/620/projeto_de_resolucao_no_09_de_31_de_outubro_de_2022.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/620/projeto_de_resolucao_no_09_de_31_de_outubro_de_2022.docx</t>
   </si>
   <si>
     <t>Autoriza o Presidente da Câmara Municipal de Jacuí/MG a efetuar devolução da quantia de R$ 15.000,00 aos cofres do Município.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/632/projeto_de_resolucao_no_10_de_21_de_novembro_de_2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/632/projeto_de_resolucao_no_10_de_21_de_novembro_de_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 10 DE 21 DE NOVEMBRO DE 2022 - Dispõe sobre a concessão de título de cidadão honorário e dá outras providências.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/633/projeto_de_resolucao_no_11_de_21_de_novembro_de_2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/633/projeto_de_resolucao_no_11_de_21_de_novembro_de_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 11 DE 21 DE NOVEMBRO DE 2022 -Dispõe sobre a concessão de título de cidadão honorário, e dá outras providências.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/634/projeto_de_resolucao_no_12_de_21_de_novembro_de_2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/634/projeto_de_resolucao_no_12_de_21_de_novembro_de_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 12 DE 21 DE NOVEMBRO DE 2022 - Dispõe sobre a concessão de título de cidadão honorário, e dá outras providências.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/635/projeto_de_resolucao_no_13_de_21_de_novembro_de_2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/635/projeto_de_resolucao_no_13_de_21_de_novembro_de_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 13 DE 21 DE NOVEMBRO DE 2022 - Dispõe sobre a concessão de título de honra ao mérito, e dá outras providências.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/636/projeto_de_resolucao_no_14_de_22_de_novembro_de_2022_certa.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/636/projeto_de_resolucao_no_14_de_22_de_novembro_de_2022_certa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 14 DE 22 DE NOVEMBRO DE 2022 - Dispõe sobre a concessão de título de cidadã honorária, e dá outras providências.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/637/projeto_de_resolucao_no_15_de_23_de_novembro_de_2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/637/projeto_de_resolucao_no_15_de_23_de_novembro_de_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 15 DE 23 DE NOVEMBRO DE 2022 - Dispõe sobre a concessão de título de honra ao mérito, e dá outras providências.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/638/projeto_de_resolucao_no_16_de_23_de_novembro_de_2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/638/projeto_de_resolucao_no_16_de_23_de_novembro_de_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 16 DE 23 DE NOVEMBRO DE 2022 - Dispõe sobre a concessão de título de cidadã honorária, e dá outras providências.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/639/projeto_de_resolucao_no_17_de_24_de_novembro_de_2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/639/projeto_de_resolucao_no_17_de_24_de_novembro_de_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 17 DE 24 DE NOVEMBRO DE 2022 - Dispõe sobre a concessão de título de cidadã honorária, e dá outras providências.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/640/projeto_de_resolucao_no_18_de_24_de_novembro_de_2022..pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/640/projeto_de_resolucao_no_18_de_24_de_novembro_de_2022..pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 18 DE 24 DE NOVEMBRO DE 2022 - Dispõe sobre a concessão de título de cidadão honorário, e dá outras providências.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/641/projeto_de_resolucao_no_19_de_24_de_novembro_de_2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/641/projeto_de_resolucao_no_19_de_24_de_novembro_de_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 19 DE 24 DE NOVEMBRO DE 2022 - Dispõe sobre a concessão de título de cidadão honorário, e dá outras providências.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/642/projeto_de_resolucao_no_20_de_24_de_novembro_de_2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/642/projeto_de_resolucao_no_20_de_24_de_novembro_de_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 20 DE 24 DE NOVEMBRO DE 2022 - Dispõe sobre a concessão de título de cidadão honorário, e dá outras providências.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/643/projeto_de_resolucao_no_21_de_28_de_novembro_de_2022_certo.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/643/projeto_de_resolucao_no_21_de_28_de_novembro_de_2022_certo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 21 DE 28 DE NOVEMBRO DE 2022 - Dispõe sobre a concessão de título de honra ao mérito e dá outras providências.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/644/projeto_de_resolucao_no_22_de_28_de_novembro_de_2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/644/projeto_de_resolucao_no_22_de_28_de_novembro_de_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 22 DE 28 DE NOVEMBRO DE 2022 - Dispõe sobre a concessão de título de cidadão honorário, e dá outras providências.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/645/projeto_de_resolucao_no_23_de_29_de_novembro_de_2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/645/projeto_de_resolucao_no_23_de_29_de_novembro_de_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 23 DE 29 DE NOVEMBRO DE 2022 -Dispõe sobre a concessão de título de honra ao mérito, e dá outras providências.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/646/projeto_de_resolucao_no_24_de_29_de_novembro_de_2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/646/projeto_de_resolucao_no_24_de_29_de_novembro_de_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 24 DE 29 DE NOVEMBRO DE 2022 - Dispõe sobre a concessão de título de cidadã honorária, e dá outras providências.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/647/projeto_de_resolucao_no_25_de_29_de_novembro_de_2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/647/projeto_de_resolucao_no_25_de_29_de_novembro_de_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 25 DE 29 DE NOVEMBRO DE 2022 - Dispõe sobre a concessão de título de cidadão honorário, e dá outras providências.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/648/projeto_de_resolucao_no_26_de_01_de_dezembro_de_2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/648/projeto_de_resolucao_no_26_de_01_de_dezembro_de_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 26 DE 01 DE DEZEMBRO DE 2022 - Dispõe sobre a concessão de título de cidadão honorário, e dá outras providências.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/649/projeto_de_resolucao_no_27_de_01_de_dezembro_de_2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/649/projeto_de_resolucao_no_27_de_01_de_dezembro_de_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 27 DE 01 DE DEZEMBRO DE 2022- Dispõe sobre a concessão de título de cidadão honorário, e dá outras providências.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/650/projeto_de_resolucao_no_28_de_01_de_dezembro_de_2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/650/projeto_de_resolucao_no_28_de_01_de_dezembro_de_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 28 DE 01 DE DEZEMBRO DE 2022 - Dispõe sobre a concessão de título de honra ao mérito, e dá outras providências.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/651/projeto_de_resolucao_no_29_de_01_de_dezembro_de_2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/651/projeto_de_resolucao_no_29_de_01_de_dezembro_de_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 29 DE 01 DE DEZEMBRO DE 2022 - Dispõe sobre a concessão de título de honra ao mérito, e dá outras providências.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/652/projeto_de_resolucao_no_30_de_02_de_dezembro_de_2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/652/projeto_de_resolucao_no_30_de_02_de_dezembro_de_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 30 DE 02 DE DEZEMBRO DE 2022 - Dispõe sobre a concessão de título de honra ao mérito, e dá outras providências.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/653/projeto_de_resolucao_no_31_de_05_de_dezembro_de_2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/653/projeto_de_resolucao_no_31_de_05_de_dezembro_de_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 31 DE 05 DE DEZEMBRO DE 2022 - Dispõe sobre a concessão de título de cidadão honorário, e dá outras providências.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/654/projeto_de_resolucao_no_32_de_05_de_dezembro_de_2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/654/projeto_de_resolucao_no_32_de_05_de_dezembro_de_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 32 DE 05 DE DEZEMBRO DE 2022- Dispõe sobre a concessão de título de cidadã honorária, e dá outras providências.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/655/projeto_de_resolucao_no_33_de_12_de_dezembro_de_2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/655/projeto_de_resolucao_no_33_de_12_de_dezembro_de_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 33 DE 12 DE DEZEMBRO DE 2022 -Dispõe sobre a concessão de título de cidadão honorário, e dá outras providências.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/656/projeto_de_resolucao_no_34_de_12_de_dezembro_de_2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/656/projeto_de_resolucao_no_34_de_12_de_dezembro_de_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 34 DE 12 DE DEZEMBRO DE 2022 - Dispõe sobre a concessão de título de honra ao mérito, e dá outras providências.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/657/projeto_de_resolucao_no_35_de_12_de_dezembro_de_2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/657/projeto_de_resolucao_no_35_de_12_de_dezembro_de_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 35 DE 12 DE DEZEMBRO DE 2022 - Dispõe sobre a concessão de título de honra ao mérito, e dá outras providências.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/658/projeto_de_resolucao_no_36_de_19_de_dezembro_de_2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/658/projeto_de_resolucao_no_36_de_19_de_dezembro_de_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 36 DE 19 DE DEZEMBRO DE 2022 - Dispõe sobre a concessão de título de cidadão honorário, e dá outras providências.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/659/projeto_de_resolucao_no_37_de_19_de_dezembro_de_2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/659/projeto_de_resolucao_no_37_de_19_de_dezembro_de_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 37 DE 12 DE DEZEMBRO DE 2022 - Dispõe sobre a concessão de título de honra ao mérito, e dá outras providências.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/661/pres_38-2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/661/pres_38-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono natalino aos servidores públicos da Câmara Municipal de Jacuí/MG.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/541/requerimento_no_07-2022_-_ausencia_do_vereador_ronaldo_correa_dos_santos.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/541/requerimento_no_07-2022_-_ausencia_do_vereador_ronaldo_correa_dos_santos.pdf</t>
   </si>
   <si>
     <t>Ausência do vereador Ronaldo Corrêa dos Santos em Reunião ordinária de 16 de maio de 2022.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/544/requerimento_08-2022-_ausencia_vereador_paulo_antonio_soares.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/544/requerimento_08-2022-_ausencia_vereador_paulo_antonio_soares.pdf</t>
   </si>
   <si>
     <t>Ausência do Vereador Paulo Antônio Soares na Reunião Ordinária do dia 06 de junho de 2022.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/545/requerimento_no09__-_celio.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/545/requerimento_no09__-_celio.docx</t>
   </si>
   <si>
     <t>Ausência do vereador Célio Batista da Silva da Reunião Ordinária de 06 de junho de 2022.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/580/requerimento_no_12_-_convocacao_a_camara_municipal_de_jacui_da_excelentissima_prefeita_municipal_maria_conceicao.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/580/requerimento_no_12_-_convocacao_a_camara_municipal_de_jacui_da_excelentissima_prefeita_municipal_maria_conceicao.docx</t>
   </si>
   <si>
     <t>Comparecimento à Câmara Municipal de Jacuí da Exma. Sra. Prefeita Municipal Maria Conceição dos Reis Pereira</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/583/requerimento_no_13_-_solicita_infrmacao_sobre_os_telefones_publicos.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/583/requerimento_no_13_-_solicita_infrmacao_sobre_os_telefones_publicos.docx</t>
   </si>
   <si>
     <t>Requerimento nº 13/2022 - Solicitação de esclarecimento sobre o não funcionamento da rede de telefonia dos órgãos públicos municipais .</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/603/requerimento_no16-2022-_ausencia_vereador_paulo.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/603/requerimento_no16-2022-_ausencia_vereador_paulo.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 16/2022 - Ausência em Sessão ordinária do dia 17 de outubro de 2022.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/604/requerimento_no_17-_ausencia_paulo_vereador.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/604/requerimento_no_17-_ausencia_paulo_vereador.docx</t>
   </si>
   <si>
     <t>Requerimento nº 17/2022 - Ausência em Sessão extraordinária do dia 21 de outubro de 2022- Vereador Paulo Antônio Soares  por questões de saúde</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>Requerimento nº 18/2022- Ausência  do vereador Ronaldo em Sessão extraordinária do dia 21 de outubro de 2022.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>Requerimento nº 20/2022 - Ausência em Sessão ordinária do dia 07/11/2022</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/617/requerimento_no_20-_ausencia_ronaldo_vereador.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/617/requerimento_no_20-_ausencia_ronaldo_vereador.docx</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/621/requerimento_no_21-_ausencia_por_motivos_foro_pessoal.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/621/requerimento_no_21-_ausencia_por_motivos_foro_pessoal.docx</t>
   </si>
   <si>
     <t>Requerimento nº 21/2022 - Ausência do vereador Messias José de Macedo  na sessão ordinária do dia 07/11/2022.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/622/requerimento_no_20-_ausencia_ronaldo_vereador.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/622/requerimento_no_20-_ausencia_ronaldo_vereador.docx</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/624/requerimento_no_22-_ausencia_por_motivos_foro_pessoal.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/624/requerimento_no_22-_ausencia_por_motivos_foro_pessoal.docx</t>
   </si>
   <si>
     <t>Ausência do vereador Messias José de Macedo na sessão extraordinária do dia 10/11/2022, por questões de foro íntimo.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/660/calendario.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/660/calendario.pdf</t>
   </si>
   <si>
     <t>Sugestão de Calendário Legislativo de 2023</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/662/pedido_de_protocolo_chapa_para_a_eleicao_da_mesa_diretora.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/662/pedido_de_protocolo_chapa_para_a_eleicao_da_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Apresenta candidatura da Chapa 01 para eleição da Mesa Diretora para biênio de 01 de janeiro de 2023 até 31 de dezembro de 2024  com a seguinte composição: Presidente - Hernane Lopes de Siqueira, Vice Presidente - Célio Batista da Silva,  1º Secretário - Paulo Antônio Soares  e 2º Secretário  - João Jorge Simão de Oliveira, os quais serão automaticamente empossados no dia 01 de janeiro de 2023, caso aprovado o requerimento.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/664/requerimento_no_26-_ausencia_vereador_celio.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/664/requerimento_no_26-_ausencia_vereador_celio.pdf</t>
   </si>
   <si>
     <t>Req. nº 26/2022 - Ausência em Sessão Extraordinária do vereador Célio Batista da Silva</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/665/requerimento_no_27-_ausencia_vereador_paulo.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/665/requerimento_no_27-_ausencia_vereador_paulo.pdf</t>
   </si>
   <si>
     <t>Req. nº 27/2022 - Ausência em Sessão Extraordinaria do vereador Paulo Antônio Soares</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/669/requerimento_de_ausencia_-_celio.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/669/requerimento_de_ausencia_-_celio.pdf</t>
   </si>
   <si>
     <t>Req. nº 28/2022 - Ausência em Sessão Extraordinária do dia 29 de dezembro de 2022.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/668/requerimento_ausencia_-_celio.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/668/requerimento_ausencia_-_celio.pdf</t>
   </si>
   <si>
     <t>Req. nº 29/2022 - Ausência em Sessão Extraordinária do dia 30 de dezembro de 2022.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>PEMD</t>
   </si>
   <si>
     <t>Proposta de Emenda</t>
   </si>
   <si>
     <t>CFJL - Comissão de Finanças, Justiça e Legislação</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/217/pl_1.982_7em_-_proibe_transito_de_veiculos_pesados_na_cidade.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/217/pl_1.982_7em_-_proibe_transito_de_veiculos_pesados_na_cidade.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva nº 01 ao Projeto de Lei nº 1.982/2022 para incluir o art. 9º, que trata sobre o início da producção dos efeitos da norma.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/218/pl_1.982_6em_-_proibe_transito_de_veiculos_pesados_na_cidade.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/218/pl_1.982_6em_-_proibe_transito_de_veiculos_pesados_na_cidade.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa nº 02 ao Projeto de Lei 1.982/2022, que altera o art. 7º sobre o perímetro a ser considerado como centro urbano.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/214/pl_1.982_4em_-_proibe_transito_de_veiculos_pesados_na_cidade.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/214/pl_1.982_4em_-_proibe_transito_de_veiculos_pesados_na_cidade.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa nº 03 ao Projeto de Lei 1.982/2022, que dispõe sobre o ordenamento da circulação de veículos pesados no Município de Jacuí com a finalidade de retirar da proibição de circulação no perímetro urbano os tratores.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/216/pl_1.982_5em_-_proibe_transito_de_veiculos_pesados_na_cidade.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/216/pl_1.982_5em_-_proibe_transito_de_veiculos_pesados_na_cidade.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva nº 04, que altera o artigo 3º do Projeto de Lei nº 1.982/2022 para incluir caminhoes de leite, de gado e de carga e descarga nas exceções da circulação dos veículos pesados.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/567/pl_1.986_-_em_01_ldo.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/567/pl_1.986_-_em_01_ldo.docx</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 1.986/2022, QUE “DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/570/pl_1.979_em_s03_-_retirada_de_terra_do_parque_industrial.docx</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/570/pl_1.979_em_s03_-_retirada_de_terra_do_parque_industrial.docx</t>
   </si>
   <si>
     <t>Altera o art. 1º, suprime o art. 3º, altera o art. 5º e altera o art. 7º do Substitutivo nº 03 ao Projeto de Lei nº 1.979/2022.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/606/proposta_de_emenda_modificativa_no_01_pl_2.026.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/606/proposta_de_emenda_modificativa_no_01_pl_2.026.pdf</t>
   </si>
   <si>
     <t>Altera-se o artigo 1º do Projeto de Lei nº 2.026/2022.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/610/propostas_de_emenda_01_pl_2.022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/610/propostas_de_emenda_01_pl_2.022.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 01_x000D_
 AO PROJETO DE LEI Nº 2.022 - Altera-se a ementa do  Projeto de Lei nº 2.022 de 19 de setembro de 2022.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/611/propostas_de_emenda_02_pl_2.022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/611/propostas_de_emenda_02_pl_2.022.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 02_x000D_
 AO PROJETO DE LEI Nº 2.022 - Altera-se o artigo 1º do Projeto de Lei nº 2.022 de 19 de setembro de 2022</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/612/propostas_de_emenda_03_pl_2.022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/612/propostas_de_emenda_03_pl_2.022.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUPRESSIVA Nº 03 AO PROJETO DE LEI Nº 2.022 - Suprime-se o parágrafo único do art. 2º do Projeto de Lei nº 2.022 de 19 de setembro de 2022.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/613/propostas_de_emenda_04_pl_2.022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/613/propostas_de_emenda_04_pl_2.022.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 04 AO PROJETO DE LEI Nº 2.022 - Altera-se o §1º do art. 3º do Projeto de Lei nº 2.022 de 19 de setembro de 2022.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/614/propostas_de_emenda_05_pl_2.022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/614/propostas_de_emenda_05_pl_2.022.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 05 AO PROJETO DE LEI Nº 2.022 - Altera-se o art. 6º do Projeto de Lei nº 2.022 de 19 de setembro de 2022.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/615/propostas_de_emenda_06_pl_2.022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/615/propostas_de_emenda_06_pl_2.022.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 06 AO PROJETO DE LEI Nº 2.022 - Altera-se o art. 8º do Projeto de Lei nº 2.022 de 19 de setembro de 2022.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/629/proposta_de_emenda_modificativa_no_01_pl_2.031.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/629/proposta_de_emenda_modificativa_no_01_pl_2.031.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 01 AO PROJETO DE LEI Nº 2.031 - Altera o art. 1o do Projeto de Lei nº 2.031</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/564/emlom_01-2022.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/564/emlom_01-2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta os §§ 4o a 11 no art. 87 da Lei Orgânica do Município e dá outras providências.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/575/pemlom_02-2022_13o_salario_e_terco_de_ferias_do_vereador.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/575/pemlom_02-2022_13o_salario_e_terco_de_ferias_do_vereador.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 23-A à Lei Orgânica do Município de Jacuí/MG para a concessão de décimo terceiro salário e férias aos agentes políticos municipais.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2102,68 +2102,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/538/indicacao_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/539/indicacao_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/209/indicacao_03.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/215/indicacao_04.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/543/indicacao_05-2022_-_vereador_ednaldo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/554/indicacao_06-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/556/indicacao_07_-_ednaldo_proibicao_de_estacionar.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/557/indicacao_08_-_messias_reforma_da_praca.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/569/indicacao_09_-_messias_escolinha_de_futebol.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/571/indicacao_10-_vereador_celio.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/582/indicacao_11.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/584/indicacao_12-_vereador_celio.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/592/indicacao_no_13-2022_-_hernane.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/593/indicacao_no_14-2022_-_hernane.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/594/indicacao_no_15-2022_-_hernane.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/602/indicacao_16-_vereador_celio.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/626/indicacao_18_-_ver._lucas.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/627/indicacao_19_-_ver._ednaldo.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/198/pl_1.976_-_rf_criacao_da_secretaria_de_esporte_e_lazer.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/547/projeto_de_lei_1992_.2022_magisterio.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/561/projeto_de_lc_2004_-2022.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/586/projeto_de_lei_complementar_no2018_-2022__que_regulamenta_diretor_escolar.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/596/pl_2.023_revoga_artigos_da_lc_1943.2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/625/plc_2.030_-_vaga_vice_diretor.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/210/pl_1.972_-_recomposicao_perdas_inflacionarias_aos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/474/projeto_de_lei_no_1.973-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/196/pl_1.974-22_-_rua_do_lazer_e_wheeling.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/197/pl_1.975-22_-_revisao_salario_executivo.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/211/pl_1.977_-_cria_vagas_de_eqipe_multiprofissional.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/212/pl_1.978_-__parcelamento_creditos_tributarios.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/208/pl_no_1.979_-_retirada_de_terra_do_parque_industrial.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/200/pl_no_1.980_-_rua_do_lazer.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/201/pl_no_1.981_-_wheeling.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/202/pl_no_1.982_-_proibe_transito_de_veiculos_pesados_na_cidade_-_copia.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/205/abre_credito_especial_quadra_poliesportiva.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/203/abre_credito_especial_aquisicao_de_vam_recurso_estadual_1.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/204/abre_credito_especial_equipamento_energia_solar.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/207/projeto_de_lei_de_diretrizes_orcamentarias_no_1.986.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/206/pl_no_1.987_-_agendamento_na_saude_por_aplicativo_de_mensagens.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/219/projeto_de_lei_no_1990-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/540/projeto_de_lei_no_1991-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/542/pl_1.993_-_declaracao_de_utilidade_publica_afab.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/549/projeto_de_lei_no_1994_-2022_-_abre_credito_especial.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/548/pl_no_1.995-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/550/projeto_de_lei__no_1996-2022_-_aumento_subvencao_gremeo_recreativo_2022.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/551/projeto_de_lei_no_1997_-2022_-_abre_credito_especial_consorcio_de_saude_sao_sebatiao_do_paraiso.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/546/projeto_de_lei__no_1998_-2022_-_bdmg_dois_milhoes_de_reais_1.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/555/pl_1.999_-_gratificacao_controle_e_pregoeiro.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/552/pl_no_2.000-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/553/pl_no_2001-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/560/projeto_de_lei_2003_agentes_comunitarios.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/562/pl_2.005_associacao_amigos_animais.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/565/pl_2.006_abre_credito_especial_subvencao_a_associacao_de_animais.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/566/projeto_de_lei_no_2007-2022_-abre_credito_especial_aquisicao_de_onibus_convenio_estado.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/572/projeto_de_lei_de_abertura_de_credito_especial_-_caixas_escolares_2022.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/573/projeto_de_lei__no_2.009-2022_-_abre_credito_suplementar_recurso_da_vale_e_emenda_parlamentar_1.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/574/pl_2.010_regulamenta_13_salario_e_terco_de_ferias_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/578/projeto_de_lei_no_2011_de_majoracao_de_limite_de_credito_adicional_2022.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/576/pl_2.012_-_carteira_identificacao_autista.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/579/pl_2.013_-_abre_credito_suplementar_recurso_da_emenda_parlamentar_praca.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/581/pl_2014-2022_-abre_credito_especial_transferencia_festa_do_peao_associacao_dos_cavaleiros.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/589/mensagem_e_projeto_de_lei_do_orcamento_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/585/pl_2.016_-_fundeb_diretores_rede_municipal_de_ensino_jacui.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/587/pl_n_o_2019_-2022_-abre_credito_suplementar_iluminacao_de_led.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/588/pl_no_2020-_2022_-abre_credito_especial_subvencao_a__associacao_dos_cavaleiros.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/591/pl_2.021_-_credito_especial_auxilio_a_associacao_de_alunos.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/595/pl_2.022_autoriza_uso_espaco_subterraneo_fibra_otica.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/600/pl_2.024_abre_credito_suplementar_construcao_de_escola.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/599/pl_2.025_abre_credito_suplementar_uniformes.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/598/pl_2.026_majoracao_de_limite_de_credito_adicional_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/597/pl_no_2027-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/623/pl_2.029_alteracao_carga_horaria_t.o.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/628/pl_2.031_majoracao_de_limite_de_credito_adicional_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/630/pl_2.032_utilidade_publica_amigos_animais.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/663/pl_2.033_abono_natalino_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/666/projeto_de_lei_que_altera_ppa_e_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/667/projeto_de_lei_de_subvencao_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/277/projeto_de_resolucao_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/559/projeto_de_resolucao_no_02_de_05_de_julho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/563/projeto_de_resolucao_no_03_de_06_de_julho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/568/pres_04_-_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/577/pres_05_-_retifica_preambulo_res_03-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/590/pres_06_-_aprova_contas_2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/608/projeto_de_resolucao_07-22.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/609/projeto_de_resolucao_no_08_de_10_de_outubro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/620/projeto_de_resolucao_no_09_de_31_de_outubro_de_2022.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/632/projeto_de_resolucao_no_10_de_21_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/633/projeto_de_resolucao_no_11_de_21_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/634/projeto_de_resolucao_no_12_de_21_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/635/projeto_de_resolucao_no_13_de_21_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/636/projeto_de_resolucao_no_14_de_22_de_novembro_de_2022_certa.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/637/projeto_de_resolucao_no_15_de_23_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/638/projeto_de_resolucao_no_16_de_23_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/639/projeto_de_resolucao_no_17_de_24_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/640/projeto_de_resolucao_no_18_de_24_de_novembro_de_2022..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/641/projeto_de_resolucao_no_19_de_24_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/642/projeto_de_resolucao_no_20_de_24_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/643/projeto_de_resolucao_no_21_de_28_de_novembro_de_2022_certo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/644/projeto_de_resolucao_no_22_de_28_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/645/projeto_de_resolucao_no_23_de_29_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/646/projeto_de_resolucao_no_24_de_29_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/647/projeto_de_resolucao_no_25_de_29_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/648/projeto_de_resolucao_no_26_de_01_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/649/projeto_de_resolucao_no_27_de_01_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/650/projeto_de_resolucao_no_28_de_01_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/651/projeto_de_resolucao_no_29_de_01_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/652/projeto_de_resolucao_no_30_de_02_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/653/projeto_de_resolucao_no_31_de_05_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/654/projeto_de_resolucao_no_32_de_05_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/655/projeto_de_resolucao_no_33_de_12_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/656/projeto_de_resolucao_no_34_de_12_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/657/projeto_de_resolucao_no_35_de_12_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/658/projeto_de_resolucao_no_36_de_19_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/659/projeto_de_resolucao_no_37_de_19_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/661/pres_38-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/541/requerimento_no_07-2022_-_ausencia_do_vereador_ronaldo_correa_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/544/requerimento_08-2022-_ausencia_vereador_paulo_antonio_soares.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/545/requerimento_no09__-_celio.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/580/requerimento_no_12_-_convocacao_a_camara_municipal_de_jacui_da_excelentissima_prefeita_municipal_maria_conceicao.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/583/requerimento_no_13_-_solicita_infrmacao_sobre_os_telefones_publicos.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/603/requerimento_no16-2022-_ausencia_vereador_paulo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/604/requerimento_no_17-_ausencia_paulo_vereador.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/617/requerimento_no_20-_ausencia_ronaldo_vereador.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/621/requerimento_no_21-_ausencia_por_motivos_foro_pessoal.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/622/requerimento_no_20-_ausencia_ronaldo_vereador.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/624/requerimento_no_22-_ausencia_por_motivos_foro_pessoal.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/660/calendario.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/662/pedido_de_protocolo_chapa_para_a_eleicao_da_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/664/requerimento_no_26-_ausencia_vereador_celio.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/665/requerimento_no_27-_ausencia_vereador_paulo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/669/requerimento_de_ausencia_-_celio.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/668/requerimento_ausencia_-_celio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/217/pl_1.982_7em_-_proibe_transito_de_veiculos_pesados_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/218/pl_1.982_6em_-_proibe_transito_de_veiculos_pesados_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/214/pl_1.982_4em_-_proibe_transito_de_veiculos_pesados_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/216/pl_1.982_5em_-_proibe_transito_de_veiculos_pesados_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/567/pl_1.986_-_em_01_ldo.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/570/pl_1.979_em_s03_-_retirada_de_terra_do_parque_industrial.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/606/proposta_de_emenda_modificativa_no_01_pl_2.026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/610/propostas_de_emenda_01_pl_2.022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/611/propostas_de_emenda_02_pl_2.022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/612/propostas_de_emenda_03_pl_2.022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/613/propostas_de_emenda_04_pl_2.022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/614/propostas_de_emenda_05_pl_2.022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/615/propostas_de_emenda_06_pl_2.022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/629/proposta_de_emenda_modificativa_no_01_pl_2.031.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/564/emlom_01-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/575/pemlom_02-2022_13o_salario_e_terco_de_ferias_do_vereador.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/538/indicacao_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/539/indicacao_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/209/indicacao_03.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/215/indicacao_04.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/543/indicacao_05-2022_-_vereador_ednaldo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/554/indicacao_06-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/556/indicacao_07_-_ednaldo_proibicao_de_estacionar.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/557/indicacao_08_-_messias_reforma_da_praca.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/569/indicacao_09_-_messias_escolinha_de_futebol.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/571/indicacao_10-_vereador_celio.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/582/indicacao_11.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/584/indicacao_12-_vereador_celio.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/592/indicacao_no_13-2022_-_hernane.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/593/indicacao_no_14-2022_-_hernane.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/594/indicacao_no_15-2022_-_hernane.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/602/indicacao_16-_vereador_celio.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/626/indicacao_18_-_ver._lucas.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/627/indicacao_19_-_ver._ednaldo.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/198/pl_1.976_-_rf_criacao_da_secretaria_de_esporte_e_lazer.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/547/projeto_de_lei_1992_.2022_magisterio.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/561/projeto_de_lc_2004_-2022.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/586/projeto_de_lei_complementar_no2018_-2022__que_regulamenta_diretor_escolar.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/596/pl_2.023_revoga_artigos_da_lc_1943.2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/625/plc_2.030_-_vaga_vice_diretor.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/210/pl_1.972_-_recomposicao_perdas_inflacionarias_aos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/474/projeto_de_lei_no_1.973-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/196/pl_1.974-22_-_rua_do_lazer_e_wheeling.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/197/pl_1.975-22_-_revisao_salario_executivo.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/211/pl_1.977_-_cria_vagas_de_eqipe_multiprofissional.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/212/pl_1.978_-__parcelamento_creditos_tributarios.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/208/pl_no_1.979_-_retirada_de_terra_do_parque_industrial.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/200/pl_no_1.980_-_rua_do_lazer.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/201/pl_no_1.981_-_wheeling.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/202/pl_no_1.982_-_proibe_transito_de_veiculos_pesados_na_cidade_-_copia.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/205/abre_credito_especial_quadra_poliesportiva.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/203/abre_credito_especial_aquisicao_de_vam_recurso_estadual_1.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/204/abre_credito_especial_equipamento_energia_solar.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/207/projeto_de_lei_de_diretrizes_orcamentarias_no_1.986.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/206/pl_no_1.987_-_agendamento_na_saude_por_aplicativo_de_mensagens.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/219/projeto_de_lei_no_1990-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/540/projeto_de_lei_no_1991-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/542/pl_1.993_-_declaracao_de_utilidade_publica_afab.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/549/projeto_de_lei_no_1994_-2022_-_abre_credito_especial.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/548/pl_no_1.995-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/550/projeto_de_lei__no_1996-2022_-_aumento_subvencao_gremeo_recreativo_2022.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/551/projeto_de_lei_no_1997_-2022_-_abre_credito_especial_consorcio_de_saude_sao_sebatiao_do_paraiso.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/546/projeto_de_lei__no_1998_-2022_-_bdmg_dois_milhoes_de_reais_1.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/555/pl_1.999_-_gratificacao_controle_e_pregoeiro.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/552/pl_no_2.000-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/553/pl_no_2001-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/560/projeto_de_lei_2003_agentes_comunitarios.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/562/pl_2.005_associacao_amigos_animais.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/565/pl_2.006_abre_credito_especial_subvencao_a_associacao_de_animais.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/566/projeto_de_lei_no_2007-2022_-abre_credito_especial_aquisicao_de_onibus_convenio_estado.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/572/projeto_de_lei_de_abertura_de_credito_especial_-_caixas_escolares_2022.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/573/projeto_de_lei__no_2.009-2022_-_abre_credito_suplementar_recurso_da_vale_e_emenda_parlamentar_1.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/574/pl_2.010_regulamenta_13_salario_e_terco_de_ferias_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/578/projeto_de_lei_no_2011_de_majoracao_de_limite_de_credito_adicional_2022.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/576/pl_2.012_-_carteira_identificacao_autista.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/579/pl_2.013_-_abre_credito_suplementar_recurso_da_emenda_parlamentar_praca.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/581/pl_2014-2022_-abre_credito_especial_transferencia_festa_do_peao_associacao_dos_cavaleiros.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/589/mensagem_e_projeto_de_lei_do_orcamento_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/585/pl_2.016_-_fundeb_diretores_rede_municipal_de_ensino_jacui.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/587/pl_n_o_2019_-2022_-abre_credito_suplementar_iluminacao_de_led.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/588/pl_no_2020-_2022_-abre_credito_especial_subvencao_a__associacao_dos_cavaleiros.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/591/pl_2.021_-_credito_especial_auxilio_a_associacao_de_alunos.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/595/pl_2.022_autoriza_uso_espaco_subterraneo_fibra_otica.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/600/pl_2.024_abre_credito_suplementar_construcao_de_escola.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/599/pl_2.025_abre_credito_suplementar_uniformes.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/598/pl_2.026_majoracao_de_limite_de_credito_adicional_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/597/pl_no_2027-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/623/pl_2.029_alteracao_carga_horaria_t.o.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/628/pl_2.031_majoracao_de_limite_de_credito_adicional_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/630/pl_2.032_utilidade_publica_amigos_animais.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/663/pl_2.033_abono_natalino_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/666/projeto_de_lei_que_altera_ppa_e_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/667/projeto_de_lei_de_subvencao_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/277/projeto_de_resolucao_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/559/projeto_de_resolucao_no_02_de_05_de_julho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/563/projeto_de_resolucao_no_03_de_06_de_julho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/568/pres_04_-_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/577/pres_05_-_retifica_preambulo_res_03-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/590/pres_06_-_aprova_contas_2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/608/projeto_de_resolucao_07-22.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/609/projeto_de_resolucao_no_08_de_10_de_outubro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/620/projeto_de_resolucao_no_09_de_31_de_outubro_de_2022.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/632/projeto_de_resolucao_no_10_de_21_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/633/projeto_de_resolucao_no_11_de_21_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/634/projeto_de_resolucao_no_12_de_21_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/635/projeto_de_resolucao_no_13_de_21_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/636/projeto_de_resolucao_no_14_de_22_de_novembro_de_2022_certa.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/637/projeto_de_resolucao_no_15_de_23_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/638/projeto_de_resolucao_no_16_de_23_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/639/projeto_de_resolucao_no_17_de_24_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/640/projeto_de_resolucao_no_18_de_24_de_novembro_de_2022..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/641/projeto_de_resolucao_no_19_de_24_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/642/projeto_de_resolucao_no_20_de_24_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/643/projeto_de_resolucao_no_21_de_28_de_novembro_de_2022_certo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/644/projeto_de_resolucao_no_22_de_28_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/645/projeto_de_resolucao_no_23_de_29_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/646/projeto_de_resolucao_no_24_de_29_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/647/projeto_de_resolucao_no_25_de_29_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/648/projeto_de_resolucao_no_26_de_01_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/649/projeto_de_resolucao_no_27_de_01_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/650/projeto_de_resolucao_no_28_de_01_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/651/projeto_de_resolucao_no_29_de_01_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/652/projeto_de_resolucao_no_30_de_02_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/653/projeto_de_resolucao_no_31_de_05_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/654/projeto_de_resolucao_no_32_de_05_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/655/projeto_de_resolucao_no_33_de_12_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/656/projeto_de_resolucao_no_34_de_12_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/657/projeto_de_resolucao_no_35_de_12_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/658/projeto_de_resolucao_no_36_de_19_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/659/projeto_de_resolucao_no_37_de_19_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/661/pres_38-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/541/requerimento_no_07-2022_-_ausencia_do_vereador_ronaldo_correa_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/544/requerimento_08-2022-_ausencia_vereador_paulo_antonio_soares.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/545/requerimento_no09__-_celio.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/580/requerimento_no_12_-_convocacao_a_camara_municipal_de_jacui_da_excelentissima_prefeita_municipal_maria_conceicao.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/583/requerimento_no_13_-_solicita_infrmacao_sobre_os_telefones_publicos.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/603/requerimento_no16-2022-_ausencia_vereador_paulo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/604/requerimento_no_17-_ausencia_paulo_vereador.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/617/requerimento_no_20-_ausencia_ronaldo_vereador.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/621/requerimento_no_21-_ausencia_por_motivos_foro_pessoal.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/622/requerimento_no_20-_ausencia_ronaldo_vereador.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/624/requerimento_no_22-_ausencia_por_motivos_foro_pessoal.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/660/calendario.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/662/pedido_de_protocolo_chapa_para_a_eleicao_da_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/664/requerimento_no_26-_ausencia_vereador_celio.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/665/requerimento_no_27-_ausencia_vereador_paulo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/669/requerimento_de_ausencia_-_celio.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/668/requerimento_ausencia_-_celio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/217/pl_1.982_7em_-_proibe_transito_de_veiculos_pesados_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/218/pl_1.982_6em_-_proibe_transito_de_veiculos_pesados_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/214/pl_1.982_4em_-_proibe_transito_de_veiculos_pesados_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/216/pl_1.982_5em_-_proibe_transito_de_veiculos_pesados_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/567/pl_1.986_-_em_01_ldo.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/570/pl_1.979_em_s03_-_retirada_de_terra_do_parque_industrial.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/606/proposta_de_emenda_modificativa_no_01_pl_2.026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/610/propostas_de_emenda_01_pl_2.022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/611/propostas_de_emenda_02_pl_2.022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/612/propostas_de_emenda_03_pl_2.022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/613/propostas_de_emenda_04_pl_2.022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/614/propostas_de_emenda_05_pl_2.022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/615/propostas_de_emenda_06_pl_2.022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/629/proposta_de_emenda_modificativa_no_01_pl_2.031.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/564/emlom_01-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2022/575/pemlom_02-2022_13o_salario_e_terco_de_ferias_do_vereador.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H152"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="44.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="183.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="182.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>