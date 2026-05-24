--- v0 (2026-02-24)
+++ v1 (2026-05-24)
@@ -51,993 +51,993 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/510/indicacao_no_01-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/510/indicacao_no_01-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie a aquisição do imóvel urbano situado a Rua Minas Gerais, nº 01, bairro Ponte Nova, neste município, de propriedade de Rosalina Maria da Silva Maia.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/511/indicacao_no_02-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/511/indicacao_no_02-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie a criação do Conselho Municipal de Desenvolvimento Econômico Sustentável.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/512/indicacao_no_03-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/512/indicacao_no_03-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie a construção de banheiros no públicos no cemitério municipal.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_no_04-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_no_04-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie a construção da canalização da água pluvial que desce na Rua Floriano Peixoto (fundo da Escola Estadual Maria Leonor Nasser), próximo a residência da Sra. Neusa.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_no_05-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_no_05-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie a criação de sala de apoio e monitoramento de combate ao COVID-19.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_no_06-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_no_06-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie a reforma da farmácia básica municipal.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_no_07-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_no_07-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie a construção de faixa de pedestre elevada nos moldes da Resolução nº 738 de 06 de setembro de 2018 do CONTRAN.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/517/indicacao_no_08-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/517/indicacao_no_08-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie a venda de terrenos urbanos de propriedade do Município, situados nesta cidade.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/518/indicacao_no_09-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/518/indicacao_no_09-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie a aquisição de postes e luminárias para serem instaladas em diversos pontos da cidade, conforme lista anexa.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/519/indicacao_no_10-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/519/indicacao_no_10-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie a limpeza de caixa d'agua e do terreno da COPASA, situado na Rua João Pessoa, Centro.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_no_11-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_no_11-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie o retorno da coleta seletiva.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/521/indicacao_no_12-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/521/indicacao_no_12-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie a aquisição de postes e luminárias para serem instalados no Município.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao_no_13-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao_no_13-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie o recapeamento de ruas com massa asfáltica no Município.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/523/indicacao_no_14-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/523/indicacao_no_14-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, regulamente o trânsito, estacionamento (parada) e pernoite de caminhões de transporte de carga animal.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/524/indicacao_no_15-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/524/indicacao_no_15-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie a instalação de mais lixeiras ou caçambas cobertas e cercadas em locais estratégicos da Zona Rural do Município.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/525/indicacao_no_16-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/525/indicacao_no_16-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie a construção de um redutor de velocidade na BR-265 (entrada para o loteamento Alto da Colina, propriedade do Sr. José Ozório) saída para São Sebastião do Paraíso.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/526/indicacao_no_17-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/526/indicacao_no_17-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie a reforma da quadra poliesportiva da Rua Marquês do Paraná.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/527/indicacao_no_18-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/527/indicacao_no_18-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, disponibilize um servidor para ser monitor no veículo que faz transporte de alunos especiais.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/528/indicacao_no_19-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/528/indicacao_no_19-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie Projeto de Lei que conceda a anistia de multa e juros de mora dos créditos tributários.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/529/indicacao_no_20-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/529/indicacao_no_20-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie a construção de bancos na Praça Municipal Dona Maria Bueno de Assis no Bairro da COHAB.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/530/indicacao_no_21-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/530/indicacao_no_21-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie a reforma da Praça Santa Cruz.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/531/indicacao_no_22-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/531/indicacao_no_22-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie os tapas buracos nas ruas da cidade.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_no_23-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_no_23-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, decrete estado de calamidade pública em nossa cidade, devido as geadas ocorridas em nosso município no dia 19 e madrugada de 20 e no dia 29 e madrugada de 30 de julho deste ano.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/533/indicacao_no_24-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/533/indicacao_no_24-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie laudo pericial sobre o dano da geada ocorrida em nosso município no dia 19 e madrugada de 20 e no dia 29 e madrugada de 30 de julho deste ano.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/534/indicacao_no_25-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/534/indicacao_no_25-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie a coberta das caçambas de coleta de lixo rural.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/535/indicacao_no_26-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/535/indicacao_no_26-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie ajuda na aquisição dos alimentos das festas natalinas.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/536/indicacao_no_27-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/536/indicacao_no_27-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie a cobertura das guaridas rurais, ponto dos ônibus escolares.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/537/indicacao_no_28-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/537/indicacao_no_28-2021.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie a limpeza das ruas e dos terrenos baldios do município, inclusive os de propriedade do município.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/281/mocao_no_04-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/281/mocao_no_04-2021.pdf</t>
   </si>
   <si>
     <t>Parabeniza o trabalho da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/433/projeto_de_lei_complementar_no_1.928-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/433/projeto_de_lei_complementar_no_1.928-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 834/1984, que institui o CTM – Código Tributário Municipal modificando o índice de correção monetária para o IPCA/IBGE e dá outras providências.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/434/redacao_final_ao_projeto_de_lei_complementar_no_1.929-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/434/redacao_final_ao_projeto_de_lei_complementar_no_1.929-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do artigo 67 e seu parágrafo único da Lei Complementar nº 1.467 de 02 de abril de 2008.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/426/projeto_de_lei_no_1.921-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/426/projeto_de_lei_no_1.921-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de recomposição de perdas salariais aos servidores municipais.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/427/redacao_final_ao_projeto_de_lei_no_1.922-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/427/redacao_final_ao_projeto_de_lei_no_1.922-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a participar do Consórcio Intermunicipal de Saúde dos Municípios da Região dos Lagos do Sul de Minas – “CISLAGOS” e dá outras providências.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/428/projeto_de_lei_no_1.923-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/428/projeto_de_lei_no_1.923-2021.pdf</t>
   </si>
   <si>
     <t>Disciplina a participação do Município de Jacuí/MG em Consórcio Público, dispensa a ratificação do Protocolo de Intenções e dá outras providências.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/429/redacao_final_ao_projeto_de_lei_no_1.924-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/429/redacao_final_ao_projeto_de_lei_no_1.924-2021.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/430/redacao_final_ao_projeto_de_lei_no_1.925-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/430/redacao_final_ao_projeto_de_lei_no_1.925-2021.pdf</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/431/projeto_de_lei_no_1.926-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/431/projeto_de_lei_no_1.926-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do § 1º ao artigo 20 da Lei 1.628/2014, revogação ao artigo 2º e anexo I da Lei 1.731 de 21 de março de 2017 (subsídio do Procurador Geral do Município) e dá outras providências.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/432/projeto_de_lei_no_1.927-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/432/projeto_de_lei_no_1.927-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reajuste de vencimentos aos servidores ocupantes de cargos de Agentes Comunitários de Saúde para o fim específico de adequação ao piso salarial profissional nacional, nos termos em que preceitua a Lei Federal 13.708 de 14 de agosto de 2018 e Portaria GM/MS nº 3.317 de 07 de dezembro de 2020.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/435/projeto_de_lei_no_1.930-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/435/projeto_de_lei_no_1.930-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização do Poder Executivo a ceder, mediante Contrato/Termo de Cessão de Uso, veículos ambulâncias para o Hospital e Santa Casa de Jacuí.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/436/projeto_de_lei_no_1.931-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/436/projeto_de_lei_no_1.931-2021.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial e autoriza repasse de contribuição a Associação do Circuito Turístico Montanhas Cafeeiras de Minas.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/437/projeto_de_lei_no_1.932-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/437/projeto_de_lei_no_1.932-2021.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para inclusão de dotações para acobertar despesas com transporte da Educação Especial.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/438/projeto_de_lei_no_1.933-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/438/projeto_de_lei_no_1.933-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação do 1º Termo Aditivo ao Contrato de Consórcio do CIMOG - Consórcio Intermunicipal da Baixa Mogiana.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/439/projeto_de_lei_no_1.934-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/439/projeto_de_lei_no_1.934-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação – CADS/FUNDEB e revoga a Lei 1.422 de 13 de março de 2007.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/440/projeto_de_lei_no_1.935-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/440/projeto_de_lei_no_1.935-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização do Município de Jacuí instituir a tabela de exames e procedimentos, e credenciar profissionais e estabelecimentos de saúde para atendimento ambulatorial e hospitalar de forma complementar a rede de serviços de saúde do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/441/projeto_de_lei_no_1.936-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/441/projeto_de_lei_no_1.936-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a Secretaria de Obras da Rede Pública Municipal a realizar a manutenção de estradas vicinais que dão acesso a propriedades rurais e dá outras providências.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/442/projeto_de_lei_no_1.938-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/442/projeto_de_lei_no_1.938-2021.pdf</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/443/projeto_de_lei_no_1.939-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/443/projeto_de_lei_no_1.939-2021.pdf</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/444/projeto_de_lei_no_1.940-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/444/projeto_de_lei_no_1.940-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a adesão do Município de Jacuí ao Programa “Serviço de Inspeção Municipal Consorciado – SIMC” a ser implantado pelo Consórcio Intermunicipal da Baixa Mogiana – CIMOG; define os procedimentos de inspeção sanitária de produtos de origem animal e dá outras providências.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/445/projeto_de_lei_no_1.941-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/445/projeto_de_lei_no_1.941-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC) do Município de Jacuí, Estado de Minas Gerais, revoga Lei 1.423 de 13 de março do 2007 e dá outras providências.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/446/projeto_de_lei_no_1.942-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/446/projeto_de_lei_no_1.942-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação dos efeitos da Lei 1.859/20 e dá outras providências.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/447/projeto_de_lei_no_1.943-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/447/projeto_de_lei_no_1.943-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a retificação de numeração de artigos a partir do título I, capítulo III, seção IV da Lei 1.844/2020 e dá outras providências.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/448/projeto_de_lei_no_1.944-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/448/projeto_de_lei_no_1.944-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proteção e promoção do patrimônio histórico-cultural através de sinalização indicativa ou interpretativa e placas comerciais nos logradouros públicos do Município de Jacuí.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/449/projeto_de_lei_no_1.945-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/449/projeto_de_lei_no_1.945-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação dos efeitos de todos os artigos, parágrafos, incisos, alíneas e demais itens, referentes ao cargo de auxiliar de serviços gerais, constante da Lei 1.844/2020, com suas devidas alterações.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/450/projeto_de_lei_no_1.946-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/450/projeto_de_lei_no_1.946-2021.pdf</t>
   </si>
   <si>
     <t>Institui ao Poder Executivo Municipal a obrigação de realizar a manutenção de estradas vicinais que dão acesso a propriedades rurais e dá outras providências.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/451/projeto_de_lei_no_1.947-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/451/projeto_de_lei_no_1.947-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração dos objetivos do Consórcio Intermunicipal para o Desenvolvimento Ambiental Sustentável da Região de São Sebastião do Paraíso/MG – CIDASSP, passando de consórcio unifinalitário para multifinalitário.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/452/projeto_de_lei_no_1.948-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/452/projeto_de_lei_no_1.948-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização do Poder Executivo Municipal a adquirir imóvel para melhorias do trânsito do Município de Jacuí, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/453/projeto_de_lei_no_1.949-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/453/projeto_de_lei_no_1.949-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização do Município de Jacuí, Estado de Minas Gerais a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/454/projeto_de_lei_no_1.951-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/454/projeto_de_lei_no_1.951-2021.pdf</t>
   </si>
   <si>
     <t>Ratifica o terceiro termo aditivo ao contrato de Consórcio Público do Consórcio Intermunicipal para o Desenvolvimento Sustentável da Região de São Sebastião do Paraíso – MG e dá outras providências.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/455/projeto_de_lei_no_1.952-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/455/projeto_de_lei_no_1.952-2021.pdf</t>
   </si>
   <si>
     <t>Institui o dia 16 de agosto como "Dia Municipal do Orgulho Autista" e dá outras providências.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/467/projeto_de_lei_no_1.953-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/467/projeto_de_lei_no_1.953-2021.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Jacuí-MG para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/468/projeto_de_lei_no_1.954-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/468/projeto_de_lei_no_1.954-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual para o quadriênio de 2.022 a 2.025.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/456/projeto_de_lei_no_1.956-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/456/projeto_de_lei_no_1.956-2021.pdf</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/457/projeto_de_lei_no_1.957-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/457/projeto_de_lei_no_1.957-2021.pdf</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/458/redacao_final_ao_projeto_de_lei_no_1.958-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/458/redacao_final_ao_projeto_de_lei_no_1.958-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a majoração do limite de abertura de créditos adicionais suplementares ao Orçamento do Município de Jacuí para o exercício de 2021.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/459/projeto_de_lei_no_1.959-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/459/projeto_de_lei_no_1.959-2021.pdf</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/460/projeto_de_lei_no_1.960-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/460/projeto_de_lei_no_1.960-2021.pdf</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/461/projeto_de_lei_no_1.961-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/461/projeto_de_lei_no_1.961-2021.pdf</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/462/projeto_de_lei_no_1.962-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/462/projeto_de_lei_no_1.962-2021.pdf</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/463/projeto_de_lei_no_1.963-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/463/projeto_de_lei_no_1.963-2021.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial e autoriza repassar recurso à entidade.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/464/projeto_de_lei_no_1.964-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/464/projeto_de_lei_no_1.964-2021.pdf</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/465/projeto_de_lei_no_1.965-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/465/projeto_de_lei_no_1.965-2021.pdf</t>
   </si>
   <si>
     <t>Altera valor de subvenção da Associação Grêmio Recreativo Jacuí Futebol Clube.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/466/projeto_de_lei_no_1.966-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/466/projeto_de_lei_no_1.966-2021.pdf</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/469/projeto_de_lei_no_1.967-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/469/projeto_de_lei_no_1.967-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do abono FUNDEB aos profissionais do magistério da rede municipal de ensino, como medida excepcional e transitória, destinada a promover o cumprimento do disposto no artigo 212-A, inciso XI da Constituição Federal.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/470/redacao_final_ao_projeto_de_lei_no_1.968-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/470/redacao_final_ao_projeto_de_lei_no_1.968-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de subvenções, auxílios financeiros e contribuições e contém outras providências.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/471/projeto_de_lei_no_1.969-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/471/projeto_de_lei_no_1.969-2021.pdf</t>
   </si>
   <si>
     <t>Altera anexos de riscos fiscais da LDO do exercício de 2022.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/472/projeto_de_lei_no_1.970-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/472/projeto_de_lei_no_1.970-2021.pdf</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/473/projeto_de_lei_no_1.971-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/473/projeto_de_lei_no_1.971-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação dos efeitos da Lei 1.859/2020 e dá outras providências.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/272/projeto_de_resolucao_no_01-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/272/projeto_de_resolucao_no_01-2021.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas do exercício financeiro do Município de Jacuí do ano de 2018 nos moldes do processo 1072005 do Tribunal de Contas do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/273/projeto_de_resolucao_no_02-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/273/projeto_de_resolucao_no_02-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição salarial dos servidores do legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/274/projeto_de_resolucao_no_03-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/274/projeto_de_resolucao_no_03-2021.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas do exercício financeiro do Município de Jacuí do ano de 2019, nos moldes do processo 1.091.888 do Tribunal de Contas do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/275/projeto_de_resolucao_no_04-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/275/projeto_de_resolucao_no_04-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Presidente a efetuar a devolução da quantia de R$ 20.000,00 do Legislativo Municipal aos cofres do Município.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/276/projeto_de_resolucao_no_05-2021.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/276/projeto_de_resolucao_no_05-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Presidente a efetuar a devolução da quantia de saldo do Legislativo Municipal aos cofres do Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1344,68 +1344,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/510/indicacao_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/511/indicacao_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/512/indicacao_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/517/indicacao_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/518/indicacao_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/519/indicacao_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/521/indicacao_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/523/indicacao_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/524/indicacao_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/525/indicacao_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/526/indicacao_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/527/indicacao_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/528/indicacao_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/529/indicacao_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/530/indicacao_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/531/indicacao_no_22-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/533/indicacao_no_24-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/534/indicacao_no_25-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/535/indicacao_no_26-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/536/indicacao_no_27-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/537/indicacao_no_28-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/281/mocao_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/433/projeto_de_lei_complementar_no_1.928-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/434/redacao_final_ao_projeto_de_lei_complementar_no_1.929-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/426/projeto_de_lei_no_1.921-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/427/redacao_final_ao_projeto_de_lei_no_1.922-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/428/projeto_de_lei_no_1.923-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/429/redacao_final_ao_projeto_de_lei_no_1.924-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/430/redacao_final_ao_projeto_de_lei_no_1.925-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/431/projeto_de_lei_no_1.926-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/432/projeto_de_lei_no_1.927-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/435/projeto_de_lei_no_1.930-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/436/projeto_de_lei_no_1.931-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/437/projeto_de_lei_no_1.932-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/438/projeto_de_lei_no_1.933-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/439/projeto_de_lei_no_1.934-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/440/projeto_de_lei_no_1.935-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/441/projeto_de_lei_no_1.936-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/442/projeto_de_lei_no_1.938-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/443/projeto_de_lei_no_1.939-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/444/projeto_de_lei_no_1.940-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/445/projeto_de_lei_no_1.941-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/446/projeto_de_lei_no_1.942-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/447/projeto_de_lei_no_1.943-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/448/projeto_de_lei_no_1.944-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/449/projeto_de_lei_no_1.945-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/450/projeto_de_lei_no_1.946-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/451/projeto_de_lei_no_1.947-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/452/projeto_de_lei_no_1.948-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/453/projeto_de_lei_no_1.949-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/454/projeto_de_lei_no_1.951-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/455/projeto_de_lei_no_1.952-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/467/projeto_de_lei_no_1.953-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/468/projeto_de_lei_no_1.954-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/456/projeto_de_lei_no_1.956-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/457/projeto_de_lei_no_1.957-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/458/redacao_final_ao_projeto_de_lei_no_1.958-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/459/projeto_de_lei_no_1.959-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/460/projeto_de_lei_no_1.960-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/461/projeto_de_lei_no_1.961-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/462/projeto_de_lei_no_1.962-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/463/projeto_de_lei_no_1.963-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/464/projeto_de_lei_no_1.964-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/465/projeto_de_lei_no_1.965-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/466/projeto_de_lei_no_1.966-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/469/projeto_de_lei_no_1.967-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/470/redacao_final_ao_projeto_de_lei_no_1.968-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/471/projeto_de_lei_no_1.969-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/472/projeto_de_lei_no_1.970-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/473/projeto_de_lei_no_1.971-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/272/projeto_de_resolucao_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/273/projeto_de_resolucao_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/274/projeto_de_resolucao_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/275/projeto_de_resolucao_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/276/projeto_de_resolucao_no_05-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/510/indicacao_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/511/indicacao_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/512/indicacao_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/517/indicacao_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/518/indicacao_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/519/indicacao_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/521/indicacao_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/523/indicacao_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/524/indicacao_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/525/indicacao_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/526/indicacao_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/527/indicacao_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/528/indicacao_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/529/indicacao_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/530/indicacao_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/531/indicacao_no_22-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/533/indicacao_no_24-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/534/indicacao_no_25-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/535/indicacao_no_26-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/536/indicacao_no_27-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/537/indicacao_no_28-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/281/mocao_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/433/projeto_de_lei_complementar_no_1.928-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/434/redacao_final_ao_projeto_de_lei_complementar_no_1.929-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/426/projeto_de_lei_no_1.921-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/427/redacao_final_ao_projeto_de_lei_no_1.922-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/428/projeto_de_lei_no_1.923-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/429/redacao_final_ao_projeto_de_lei_no_1.924-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/430/redacao_final_ao_projeto_de_lei_no_1.925-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/431/projeto_de_lei_no_1.926-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/432/projeto_de_lei_no_1.927-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/435/projeto_de_lei_no_1.930-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/436/projeto_de_lei_no_1.931-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/437/projeto_de_lei_no_1.932-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/438/projeto_de_lei_no_1.933-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/439/projeto_de_lei_no_1.934-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/440/projeto_de_lei_no_1.935-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/441/projeto_de_lei_no_1.936-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/442/projeto_de_lei_no_1.938-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/443/projeto_de_lei_no_1.939-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/444/projeto_de_lei_no_1.940-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/445/projeto_de_lei_no_1.941-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/446/projeto_de_lei_no_1.942-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/447/projeto_de_lei_no_1.943-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/448/projeto_de_lei_no_1.944-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/449/projeto_de_lei_no_1.945-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/450/projeto_de_lei_no_1.946-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/451/projeto_de_lei_no_1.947-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/452/projeto_de_lei_no_1.948-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/453/projeto_de_lei_no_1.949-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/454/projeto_de_lei_no_1.951-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/455/projeto_de_lei_no_1.952-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/467/projeto_de_lei_no_1.953-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/468/projeto_de_lei_no_1.954-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/456/projeto_de_lei_no_1.956-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/457/projeto_de_lei_no_1.957-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/458/redacao_final_ao_projeto_de_lei_no_1.958-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/459/projeto_de_lei_no_1.959-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/460/projeto_de_lei_no_1.960-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/461/projeto_de_lei_no_1.961-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/462/projeto_de_lei_no_1.962-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/463/projeto_de_lei_no_1.963-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/464/projeto_de_lei_no_1.964-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/465/projeto_de_lei_no_1.965-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/466/projeto_de_lei_no_1.966-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/469/projeto_de_lei_no_1.967-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/470/redacao_final_ao_projeto_de_lei_no_1.968-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/471/projeto_de_lei_no_1.969-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/472/projeto_de_lei_no_1.970-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/473/projeto_de_lei_no_1.971-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/272/projeto_de_resolucao_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/273/projeto_de_resolucao_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/274/projeto_de_resolucao_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/275/projeto_de_resolucao_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2021/276/projeto_de_resolucao_no_05-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>