--- v0 (2026-02-22)
+++ v1 (2026-04-08)
@@ -51,456 +51,456 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/506/indicacao_no_01-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/506/indicacao_no_01-2020.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie o pagamento de 1/3 (um terço) salarial da carga horária devido aos professores da rede pública municipal.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/507/indicacao_no_02-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/507/indicacao_no_02-2020.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, oficie o DNIT - Departamento Nacional de Infraestrutura e Transporte, solicitando a retirada de terra devido ao desmoronamento de talude na BR-265, entre o trevo de Jacuí e Fortaleza de Minas.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/508/indicacao_no_03-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/508/indicacao_no_03-2020.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie a criação de um banco de alimentos.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/509/indicacao_no_04-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/509/indicacao_no_04-2020.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie a construção de faixa de pedestre elevada nos moldes da Resolução nº 738 de 06 de setembro de 2018 do CONTRAN.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/399/projeto_de_lei_no_1.891-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/399/projeto_de_lei_no_1.891-2020.pdf</t>
   </si>
   <si>
     <t>Ratifica o Primeiro Termo Aditivo ao Contrato de Consórcio Público do Consórcio Intermunicipal para o Desenvolvimento Sustentável da Região de São Sebastião do Paraíso/MG e dá outras providências.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/400/redacao_final_do_projeto_de_lei_no_1.892-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/400/redacao_final_do_projeto_de_lei_no_1.892-2020.pdf</t>
   </si>
   <si>
     <t>Concede recomposição salarial de perdas salariais aos servidores municipais.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/401/projeto_de_lei_no_1.893-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/401/projeto_de_lei_no_1.893-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição salarial dos agentes políticos do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/402/projeto_de_lei_no_1.894-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/402/projeto_de_lei_no_1.894-2020.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimento aos servidores ocupantes de cargos de Professor, para o fim específico de adequação ao piso salarial profissional nacional dos profissionais do magistério público da educação básica, nos termos em que preceitua a Lei Federal nº 11.738/2008.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/403/projeto_de_lei_no_1.895-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/403/projeto_de_lei_no_1.895-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária do exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/404/redacao_final_do_projeto_de_lei_no_1.896-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/404/redacao_final_do_projeto_de_lei_no_1.896-2020.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/405/projeto_de_lei_no_1.897-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/405/projeto_de_lei_no_1.897-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura Administrativa, criações dos cargos efetivos de Procurador Legislativo, Contador, Agente de Serviços Administrativos, Assistente Legislativo e Auxiliar de Serviços Gerais, e dos cargos comissionados de Assessor Parlamentar no âmbito do Poder Legislativo Municipal de Jacuí, estabelece atribuições e dá outras providências.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/406/projeto_de_lei_no_1.898-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/406/projeto_de_lei_no_1.898-2020.pdf</t>
   </si>
   <si>
     <t>Altera valor de subvenção da APAE.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/407/projeto_de_lei_no_1.899-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/407/projeto_de_lei_no_1.899-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o nome dos vereadores da legislatura de 2017 a 2020 na placa de inauguração da sede da Câmara Municipal de Jacuí/MG e dá outras providências.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/408/projeto_de_lei_no_1.900-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/408/projeto_de_lei_no_1.900-2020.pdf</t>
   </si>
   <si>
     <t>Fixam os subsídios mensais do Prefeito Municipal, Vice-Prefeito e dos secretários municipais para o quadriênio de 2021/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/409/redacao_final_do_projeto_de_lei_no_1.901-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/409/redacao_final_do_projeto_de_lei_no_1.901-2020.pdf</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/410/projeto_de_lei_no_1.902-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/410/projeto_de_lei_no_1.902-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Plenário da Câmara Municipal de Vereadores de Jacuí, que irá denominar-se "Plenário Vereador Dorivaldo Oliveira de Lima".</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/411/projeto_de_lei_no_1.903-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/411/projeto_de_lei_no_1.903-2020.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial, autoriza subvenção e dá outras providências.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/412/projeto_de_lei_no_1.904-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/412/projeto_de_lei_no_1.904-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a majoração do limite de abertura de créditos adicionais suplementares ao Orçamento do Município de Jacuí para o exercício de 2020.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/413/projeto_de_lei_no_1.905-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/413/projeto_de_lei_no_1.905-2020.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Jacuí/MG para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/414/projeto_de_lei_no_1.906-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/414/projeto_de_lei_no_1.906-2020.pdf</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/415/projeto_de_lei_no_1.908-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/415/projeto_de_lei_no_1.908-2020.pdf</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/416/projeto_de_lei_no_1.909-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/416/projeto_de_lei_no_1.909-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Emergencial de Fomento ao Setor Cultural do Município de Jacuí/MG e dá outras providências.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/417/projeto_de_lei_no_1.910-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/417/projeto_de_lei_no_1.910-2020.pdf</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/418/projeto_de_lei_no_1.911-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/418/projeto_de_lei_no_1.911-2020.pdf</t>
   </si>
   <si>
     <t>Altera Lei 1.858/2020 e dá outras providências.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/419/projeto_de_lei_no_1.912-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/419/projeto_de_lei_no_1.912-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a suspensão da vigência e da eficácia do art. 23 da Lei 1.844/2020 e dá outras providências.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/420/projeto_de_lei_no_1.913-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/420/projeto_de_lei_no_1.913-2020.pdf</t>
   </si>
   <si>
     <t>Cria o Parque Industrial de Jacuí-MG.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/421/projeto_de_lei_no_1.916-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/421/projeto_de_lei_no_1.916-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX do art. 37 da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/422/redacao_final_do_projeto_de_lei_no_1.917-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/422/redacao_final_do_projeto_de_lei_no_1.917-2020.pdf</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/423/projeto_de_lei_no_1.918-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/423/projeto_de_lei_no_1.918-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão de férias acrescidas do terço constitucional aos secretários municipais e dá outras providências.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/424/projeto_de_lei_no_1.919-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/424/projeto_de_lei_no_1.919-2020.pdf</t>
   </si>
   <si>
     <t>Altera, inclui programas e ações constantes do anexo II - Programas, Objetivos e Metas da administração para o quadriênio de 2018/2021 e altera anexo de metas e prioridades da LDO.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/425/redacao_final_do_projeto_de_lei_no_1.920-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/425/redacao_final_do_projeto_de_lei_no_1.920-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de subvenções, auxílios financeiros e contribuições e contém outras providências.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/267/projeto_de_resolucao_no_01-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/267/projeto_de_resolucao_no_01-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição salarial dos servidores do legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/268/projeto_de_resolucao_no_02-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/268/projeto_de_resolucao_no_02-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição salarial dos vereadores e dá outras providências.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/269/projeto_de_resolucao_no_03-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/269/projeto_de_resolucao_no_03-2020.pdf</t>
   </si>
   <si>
     <t>Fixa o valor dos subsídios mensais dos vereadores para o quadriênio 2021/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/270/projeto_de_resolucao_no_04-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/270/projeto_de_resolucao_no_04-2020.pdf</t>
   </si>
   <si>
     <t>Regulamenta a utilização do Plenário da Câmara Municipal de Jacuí por terceiros e dá outras providências.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/271/projeto_de_resolucao_no_05-2020.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/271/projeto_de_resolucao_no_05-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Presidente a efetuar a devolução da quantia de R$ 148.419,33 do Legislativo Municipal aos cofres do Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -807,68 +807,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/506/indicacao_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/507/indicacao_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/508/indicacao_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/509/indicacao_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/399/projeto_de_lei_no_1.891-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/400/redacao_final_do_projeto_de_lei_no_1.892-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/401/projeto_de_lei_no_1.893-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/402/projeto_de_lei_no_1.894-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/403/projeto_de_lei_no_1.895-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/404/redacao_final_do_projeto_de_lei_no_1.896-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/405/projeto_de_lei_no_1.897-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/406/projeto_de_lei_no_1.898-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/407/projeto_de_lei_no_1.899-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/408/projeto_de_lei_no_1.900-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/409/redacao_final_do_projeto_de_lei_no_1.901-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/410/projeto_de_lei_no_1.902-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/411/projeto_de_lei_no_1.903-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/412/projeto_de_lei_no_1.904-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/413/projeto_de_lei_no_1.905-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/414/projeto_de_lei_no_1.906-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/415/projeto_de_lei_no_1.908-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/416/projeto_de_lei_no_1.909-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/417/projeto_de_lei_no_1.910-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/418/projeto_de_lei_no_1.911-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/419/projeto_de_lei_no_1.912-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/420/projeto_de_lei_no_1.913-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/421/projeto_de_lei_no_1.916-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/422/redacao_final_do_projeto_de_lei_no_1.917-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/423/projeto_de_lei_no_1.918-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/424/projeto_de_lei_no_1.919-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/425/redacao_final_do_projeto_de_lei_no_1.920-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/267/projeto_de_resolucao_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/268/projeto_de_resolucao_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/269/projeto_de_resolucao_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/270/projeto_de_resolucao_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/271/projeto_de_resolucao_no_05-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/506/indicacao_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/507/indicacao_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/508/indicacao_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/509/indicacao_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/399/projeto_de_lei_no_1.891-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/400/redacao_final_do_projeto_de_lei_no_1.892-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/401/projeto_de_lei_no_1.893-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/402/projeto_de_lei_no_1.894-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/403/projeto_de_lei_no_1.895-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/404/redacao_final_do_projeto_de_lei_no_1.896-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/405/projeto_de_lei_no_1.897-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/406/projeto_de_lei_no_1.898-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/407/projeto_de_lei_no_1.899-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/408/projeto_de_lei_no_1.900-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/409/redacao_final_do_projeto_de_lei_no_1.901-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/410/projeto_de_lei_no_1.902-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/411/projeto_de_lei_no_1.903-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/412/projeto_de_lei_no_1.904-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/413/projeto_de_lei_no_1.905-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/414/projeto_de_lei_no_1.906-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/415/projeto_de_lei_no_1.908-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/416/projeto_de_lei_no_1.909-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/417/projeto_de_lei_no_1.910-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/418/projeto_de_lei_no_1.911-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/419/projeto_de_lei_no_1.912-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/420/projeto_de_lei_no_1.913-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/421/projeto_de_lei_no_1.916-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/422/redacao_final_do_projeto_de_lei_no_1.917-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/423/projeto_de_lei_no_1.918-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/424/projeto_de_lei_no_1.919-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/425/redacao_final_do_projeto_de_lei_no_1.920-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/267/projeto_de_resolucao_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/268/projeto_de_resolucao_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/269/projeto_de_resolucao_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/270/projeto_de_resolucao_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2020/271/projeto_de_resolucao_no_05-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>