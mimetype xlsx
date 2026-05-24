--- v0 (2026-02-22)
+++ v1 (2026-05-24)
@@ -51,1050 +51,1050 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/484/indicacao_no_01-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/484/indicacao_no_01-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie e destine recursos para a criação do Conselho Municipal de Proteção dos Animais. O Conselho será criado por voluntários necessitando do Poder Executivo para arcar com as despesas burocráticas de criação.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/485/indicacao_no_02-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/485/indicacao_no_02-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a contratação de Técnico em segurança do trabalho, para atuar no âmbito da administração pública em geral. A contratação representa economia aos cofres públicos, tendo em vista que busca evitar gastos com indenizações.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/486/indicacao_no_03-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/486/indicacao_no_03-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a criação da Defesa Civil Municipal para atuar no âmbito do Município em geral. A contratação representa economia aos cofres públicos, tendo em vista que busca evitar possíveis gastos com indenizações.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/487/indicacao_no_04-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/487/indicacao_no_04-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie muros ao redor da Escola Municipal Carvalhaes de Paiva e a instalação de portão eletrônico.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/488/indicacao_no_05-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/488/indicacao_no_05-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a isenção total de eventos sociais de interesse público que se realizarem no Salão da 3ª Idade.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/489/indicacao_no_06-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/489/indicacao_no_06-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, através da Secretaria de Saúde, providencie a criação do Programa Saúde em Ação. O custo com profissionais que atuarão no Projeto é menor que o gasto com tratamento efetivo de pacientes portadores de doenças psicológicas e outras.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/490/indicacao_no_07-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/490/indicacao_no_07-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, através da Secretaria de Saúde, providencie o pagamento de adicional insalubridade aos agentes comunitários de saúde que atuam na zona urbana do Município. A regulamentação da concessão do adicional insalubridade deve ser realizada através do Projeto de Lei.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/491/indicacao_no_08-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/491/indicacao_no_08-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie a reforma e manutenção do parque municipal situado atrás do poliesportivo Abrão Simão de Oliveira.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/492/indicacao_no_09-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/492/indicacao_no_09-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie a reforma do banheiro público, situado do lado de fora da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/493/indicacao_no_10-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/493/indicacao_no_10-2019.pdf</t>
   </si>
   <si>
     <t>Que o DNIT - Departamento Nacional de Infraestrutura e Transporte providencie a sinalização do trevo da BR-265, que liga os municípios de Jacuí a Bom Jesus da Penha, com estrada vicinal para Fortaleza de Minas.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/494/indicacao_no_11-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/494/indicacao_no_11-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie a instalação de "guard rail" em parte da rua Josias Mario Chaves, bairro Ponte Nova.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/495/indicacao_no_12-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/495/indicacao_no_12-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie, através do departamento de esportes o funcionamento do estágio municipal José Borges da Silva e do poliesportivo Abrão Simão de Oliveira, nos meses de julho, dezembro e janeiro, ou seja, nos períodos de férias escolares.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/496/indicacao_no_13-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/496/indicacao_no_13-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a contratação de um psicopedagogo para atuar na rede de educação municipal.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/497/indicacao_no_14-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/497/indicacao_no_14-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, adquira 02 (dois) banheiros químicos com ligação direta na rede de esgoto, para serem utilizados em festas do Município.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/498/indicacao_no_15-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/498/indicacao_no_15-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal venha a esta Câmara Municipal, por representante responsável, para que preste informações sobre o alto valor de horas extras recebidos por funcionários nos meses de agosto e setembro de 2019.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/499/indicacao_no_16-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/499/indicacao_no_16-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie a construção de duas rampas de elevação na Rua Prudente de Morais.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/500/indicacao_no_17-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/500/indicacao_no_17-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, adquira o sistema de energia fotovoltaica. A energia solar fotovoltaica é a energia obtida através da conversão direta da luz do sol em eletricidade, isso ocorre através de um efeito chamado fotovoltaico que é o aparecimento de uma diferença de potencial nas extremidades de material semicondutor, produzida pela absorção da luz. A célula fotovoltaica é a unidade fundamental para este processo.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/501/indicacao_no_18-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/501/indicacao_no_18-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie a venda de terrenos situados as Ruas Antonio Miguel Nasser, com área de 308,45m² (trezentos e oito metros e quarenta e cinco centímetros quadrados); Nicolau Jorge com área de 300m² (trezentos metros quadrados) e no residencial São José com 220m² (duzentos e vinte metros quadrados).</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/502/indicacao_no_19-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/502/indicacao_no_19-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, providencie a campanha de castração dos cachorros de rua da cidade.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/503/indicacao_no_20-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/503/indicacao_no_20-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, através da secretaria da cultura, promova a realização de um festival gastronômico.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/504/indicacao_no_21-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/504/indicacao_no_21-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, através da secretaria da educação, adquira um bebedouro a ser instalado na Escola Municipal Pe. Paulo Expedito de Souza I.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/505/indicacao_no_22-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/505/indicacao_no_22-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, através da secretaria da educação, construa uma rampa ao lado da escada na Escola Municipal Pe. Paulo Expedito de Souza I.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>João Jorge Simão de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/398/redacao_final_do_projeto_de_lei_no_1.851-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/398/redacao_final_do_projeto_de_lei_no_1.851-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a recomposição de perdas salariais e da outras providências.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/359/projeto_de_lei_no_1.852-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/359/projeto_de_lei_no_1.852-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição salarial dos agentes políticos do poder executivo e dá outras providências.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/360/projeto_de_lei_no_1.853-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/360/projeto_de_lei_no_1.853-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do dia do ciclista no calendário municipal e dá outras providências.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/361/projeto_de_lei_no_1.854-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/361/projeto_de_lei_no_1.854-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo doar bens móveis (instrumentos musicais) de propriedade do Município, inservíveis para a Administração Pública e dá outras providências.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/362/redacao_final_do_projeto_de_lei_no_1.855-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/362/redacao_final_do_projeto_de_lei_no_1.855-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal de atendimento dos direitos da criança e do adolescente e dá outras providências e revoga a Lei nº 1.039/1991.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/363/projeto_de_lei_no_1.856-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/363/projeto_de_lei_no_1.856-2019.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal dos Direitos da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/364/redacao_final_do_projeto_de_lei_no_1.857-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/364/redacao_final_do_projeto_de_lei_no_1.857-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a delimitação da zona de expansão urbana do Município de Jacuí e dá outras providências.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/365/projeto_de_lei_no_1.858-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/365/projeto_de_lei_no_1.858-2019.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Sindicato Rural de Jacuí e dá outras providências.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/366/redacao_final_do_projeto_de_lei_no_1.859-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/366/redacao_final_do_projeto_de_lei_no_1.859-2019.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/367/projeto_de_lei_no_1.860-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/367/projeto_de_lei_no_1.860-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ceder, mediante Termo de Cessão de Uso, um veículo ambulância para o Lar dos Idosos São Vicente de Paulo.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/368/projeto_de_lei_no_1.861-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/368/projeto_de_lei_no_1.861-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo mudar finalidade do imóvel denominado Quadra Poliesportiva, localizado na Rua Josias Mário Chaves, 494.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/369/projeto_de_lei_no_1.862-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/369/projeto_de_lei_no_1.862-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção a Associação dos Carreiros de Jacuí - ACJ e dá outras providências.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/370/projeto_de_lei_no_1.863-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/370/projeto_de_lei_no_1.863-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária do exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/371/projeto_de_lei_no_1.864-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/371/projeto_de_lei_no_1.864-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Turismo de Jacuí.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/372/projeto_de_lei_no_1.865-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/372/projeto_de_lei_no_1.865-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Turismo de Jacuí.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/373/projeto_de_lei_no_1.866-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/373/projeto_de_lei_no_1.866-2019.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Turismo (FUMTUR) e dá outras providências.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/374/projeto_de_lei_no_1.867-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/374/projeto_de_lei_no_1.867-2019.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se o parágrafo 8º ao artigo 103 da Lei Municipal 1.471/2008.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/375/projeto_de_lei_no_1.868-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/375/projeto_de_lei_no_1.868-2019.pdf</t>
   </si>
   <si>
     <t>Acrescenta alínea "c" ao parágrafo primeiro artigo 2º da Lei 1.602/2013.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/376/projeto_de_lei_no_1.869-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/376/projeto_de_lei_no_1.869-2019.pdf</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/377/projeto_de_lei_no_1.870-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/377/projeto_de_lei_no_1.870-2019.pdf</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/378/projeto_de_lei_no_1.871-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/378/projeto_de_lei_no_1.871-2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.806/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/379/redacao_final_do_projeto_de_lei_no_1.872-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/379/redacao_final_do_projeto_de_lei_no_1.872-2019.pdf</t>
   </si>
   <si>
     <t>Concede anistia de multa e juros de mora dos créditos tributários vencidos, ajuizados ou não, cujo fato gerador tenha ocorrido até 31 de dezembro de 2018.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/380/projeto_de_lei_no_1.873-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/380/projeto_de_lei_no_1.873-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ceder uso de bem imóvel de propriedade do Município e dá outras providências.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/381/projeto_de_lei_no_1.874-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/381/projeto_de_lei_no_1.874-2019.pdf</t>
   </si>
   <si>
     <t>Altera vencimento e carga horária do Cargo de Farmacêutico.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/382/projeto_de_lei_no_1.875-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/382/projeto_de_lei_no_1.875-2019.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial e autoriza repasse de subvenção social ao Conselho Comunitário de Segurança Pública de Jacuí-MG.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/383/projeto_de_lei_no_1.876-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/383/projeto_de_lei_no_1.876-2019.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial e autoriza subvencionar Caixas Escolares e dá outras providências.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/384/projeto_de_lei_no_1.877-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/384/projeto_de_lei_no_1.877-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Jacuí, através da Secretaria Municipal de Saúde a celebrar Termo de Cooperação com o Município de São Sebastião do Paraíso, Estado de Minas Gerais na forma que especifica para garantia do acesso a saúde e dá outras providências.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/385/projeto_de_lei_no_1.878-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/385/projeto_de_lei_no_1.878-2019.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Jacuí o projeto "Caçamba Social" e dá outras providências.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/386/projeto_de_lei_no_1.879-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/386/projeto_de_lei_no_1.879-2019.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Jacuí-MG para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/387/redacao_final_do_projeto_de_lei_no_1.880-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/387/redacao_final_do_projeto_de_lei_no_1.880-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de incentivos e benefícios a empresas interessadas em investir no Município, na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/388/projeto_de_lei_no_1.881-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/388/projeto_de_lei_no_1.881-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a participação do Município de Capetinga no Consórcio Intermunicipal para o Desenvolvimento Sustentável da Região de São Sebastião do Paraíso.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/389/projeto_de_lei_no_1.882-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/389/projeto_de_lei_no_1.882-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cessão onerosa dos direitos creditórios provenientes dos atrasos das transferências obrigatórias devidas pelo Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/390/projeto_de_lei_no_1.883-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/390/projeto_de_lei_no_1.883-2019.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções firmado entre os Municípios de São Sebastião do Paraíso, Itamogi, Monte Santo de Minas, Pratápolis, São Tomás de Aquino, Jacuí e Fortaleza de Minas, para constituir o Consórcio Intermunicipal para o Desenvolvimento Sustentável da região de São Sebastião do Paraíso-MG.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/391/projeto_de_lei_no_1.884-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/391/projeto_de_lei_no_1.884-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a majoração do limite de abertura de créditos adicionais suplementares ao Orçamento do Município de Jacuí para o exercício de 2019.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/392/projeto_de_lei_no_1.885-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/392/projeto_de_lei_no_1.885-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a rede pública municipalizada do Sistema Único de Saúde (SUS) a disponibilização do exame de dosagem sérica do antígeno, prostático específico (PSA) a todo cidadão com mais de 40 (quarenta) anos de idade, devidamente cadastrado no sistema de saúde do município e dá outras providências.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/393/projeto_de_lei_no_1.886-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/393/projeto_de_lei_no_1.886-2019.pdf</t>
   </si>
   <si>
     <t>Altera, inclui programas e ações constantes do anexo II - programas, objetivos e metas da administração para o quadriênio de 2018/2021 e altera o anexo de metas e prioridades da LDO.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/394/projeto_de_lei_no_1.887-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/394/projeto_de_lei_no_1.887-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de subvenções, auxílios financeiros e contribuições e contém outras providências.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/395/projeto_de_lei_no_1.888-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/395/projeto_de_lei_no_1.888-2019.pdf</t>
   </si>
   <si>
     <t>Altera valor de subvenção.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/396/projeto_de_lei_no_1.889-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/396/projeto_de_lei_no_1.889-2019.pdf</t>
   </si>
   <si>
     <t>Concede abono de natal a todos os servidores públicos municipais.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/397/projeto_de_lei_no_1.890-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/397/projeto_de_lei_no_1.890-2019.pdf</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/237/projeto_de_resolucao_no_01-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/237/projeto_de_resolucao_no_01-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de Assessor Jurídico, estabelece atribuições e dá outras providências.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/238/projeto_de_resolucao_no_02-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/238/projeto_de_resolucao_no_02-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de Assessor Contábil, estabelece atribuições e dá outras providências.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/239/projeto_de_resolucao_no_03-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/239/projeto_de_resolucao_no_03-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de Assessor de Engenharia, estabelece atribuições e dá outras providências.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/240/projeto_de_resolucao_no_04-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/240/projeto_de_resolucao_no_04-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de Secretário Parlamentar, estabelece atribuições e dá outras providências.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/241/projeto_de_resolucao_no_05-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/241/projeto_de_resolucao_no_05-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição salarial dos vereadores e dá outras providências.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/242/projeto_de_resolucao_no_06-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/242/projeto_de_resolucao_no_06-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste e aumento salarial de Assistente Parlamentar da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/243/projeto_de_resolucao_no_07-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/243/projeto_de_resolucao_no_07-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Presidente a efetuar a devolução da quantia de R$ 2.000,00 do Legislativo Municipal aos cofres do Município.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/244/projeto_de_resolucao_no_08-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/244/projeto_de_resolucao_no_08-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão honorário e dá outras providências.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/245/projeto_de_resolucao_no_09-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/245/projeto_de_resolucao_no_09-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Presidente a efetuar a devolução de parte dos recursos financeiros da conta do Legislativo Municipal aos cofres do Município.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/246/projeto_de_resolucao_no_10-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/246/projeto_de_resolucao_no_10-2019.pdf</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/247/projeto_de_resolucao_no_11-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/247/projeto_de_resolucao_no_11-2019.pdf</t>
   </si>
   <si>
     <t>Cria o Serviço de Orientação e Defesa do Consumidor - Procon Câmara no âmbito da Secretaria da Câmara Municipal de Jacuí/MG.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/248/projeto_de_resolucao_no_12-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/248/projeto_de_resolucao_no_12-2019.pdf</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/249/projeto_de_resolucao_no_13-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/249/projeto_de_resolucao_no_13-2019.pdf</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/250/projeto_de_resolucao_no_14-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/250/projeto_de_resolucao_no_14-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de Coordenador do Procon Câmara no âmbito da Câmara Municipal de Jacuí/MG e dá outras providências.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/251/projeto_de_resolucao_no_15-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/251/projeto_de_resolucao_no_15-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Presidente a efetuar a devolução da quantia de R$ 20.000,00 do Legislativo Municipal aos cofres do Município.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/252/projeto_de_resolucao_no_16-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/252/projeto_de_resolucao_no_16-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de Assistente Legislativo, estabelece atribuições e dá outras providências.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/253/projeto_de_resolucao_no_17-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/253/projeto_de_resolucao_no_17-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de Secretário Parlamentar, estabelece atribuições, revoga a resolução nº 04/19 e dá outras providências.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/254/projeto_de_resolucao_no_18-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/254/projeto_de_resolucao_no_18-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de Assessor de Engenharia, estabelece atribuições, revoga a resolução nº 03/19 e dá outras providências.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/255/projeto_de_resolucao_no_19-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/255/projeto_de_resolucao_no_19-2019.pdf</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/256/projeto_de_resolucao_no_20-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/256/projeto_de_resolucao_no_20-2019.pdf</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/257/projeto_de_resolucao_no_21-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/257/projeto_de_resolucao_no_21-2019.pdf</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/258/projeto_de_resolucao_no_22-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/258/projeto_de_resolucao_no_22-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Presidente a efetuar a devolução da quantia de R$ 2.600,00 do Legislativo Municipal aos cofres do Município.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/259/projeto_de_resolucao_no_23-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/259/projeto_de_resolucao_no_23-2019.pdf</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/260/projeto_de_resolucao_no_24-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/260/projeto_de_resolucao_no_24-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Presidente a efetuar a devolução da quantia de R$ 30.000,00 do Legislativo Municipal aos cofres do Município.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/261/projeto_de_resolucao_no_25-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/261/projeto_de_resolucao_no_25-2019.pdf</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/262/projeto_de_resolucao_no_26-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/262/projeto_de_resolucao_no_26-2019.pdf</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/263/projeto_de_resolucao_no_27-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/263/projeto_de_resolucao_no_27-2019.pdf</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/264/projeto_de_resolucao_no_28-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/264/projeto_de_resolucao_no_28-2019.pdf</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/265/projeto_de_resolucao_no_29-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/265/projeto_de_resolucao_no_29-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadã honorária e dá outras providências.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/266/projeto_de_resolucao_no_30-2019.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/266/projeto_de_resolucao_no_30-2019.pdf</t>
   </si>
   <si>
     <t>Concede abono de natal a todos os servidores do Poder Legislativo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1401,68 +1401,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/484/indicacao_no_01-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/485/indicacao_no_02-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/486/indicacao_no_03-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/487/indicacao_no_04-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/488/indicacao_no_05-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/489/indicacao_no_06-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/490/indicacao_no_07-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/491/indicacao_no_08-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/492/indicacao_no_09-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/493/indicacao_no_10-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/494/indicacao_no_11-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/495/indicacao_no_12-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/496/indicacao_no_13-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/497/indicacao_no_14-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/498/indicacao_no_15-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/499/indicacao_no_16-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/500/indicacao_no_17-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/501/indicacao_no_18-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/502/indicacao_no_19-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/503/indicacao_no_20-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/504/indicacao_no_21-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/505/indicacao_no_22-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/398/redacao_final_do_projeto_de_lei_no_1.851-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/359/projeto_de_lei_no_1.852-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/360/projeto_de_lei_no_1.853-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/361/projeto_de_lei_no_1.854-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/362/redacao_final_do_projeto_de_lei_no_1.855-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/363/projeto_de_lei_no_1.856-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/364/redacao_final_do_projeto_de_lei_no_1.857-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/365/projeto_de_lei_no_1.858-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/366/redacao_final_do_projeto_de_lei_no_1.859-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/367/projeto_de_lei_no_1.860-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/368/projeto_de_lei_no_1.861-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/369/projeto_de_lei_no_1.862-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/370/projeto_de_lei_no_1.863-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/371/projeto_de_lei_no_1.864-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/372/projeto_de_lei_no_1.865-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/373/projeto_de_lei_no_1.866-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/374/projeto_de_lei_no_1.867-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/375/projeto_de_lei_no_1.868-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/376/projeto_de_lei_no_1.869-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/377/projeto_de_lei_no_1.870-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/378/projeto_de_lei_no_1.871-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/379/redacao_final_do_projeto_de_lei_no_1.872-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/380/projeto_de_lei_no_1.873-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/381/projeto_de_lei_no_1.874-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/382/projeto_de_lei_no_1.875-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/383/projeto_de_lei_no_1.876-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/384/projeto_de_lei_no_1.877-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/385/projeto_de_lei_no_1.878-2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/386/projeto_de_lei_no_1.879-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/387/redacao_final_do_projeto_de_lei_no_1.880-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/388/projeto_de_lei_no_1.881-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/389/projeto_de_lei_no_1.882-2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/390/projeto_de_lei_no_1.883-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/391/projeto_de_lei_no_1.884-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/392/projeto_de_lei_no_1.885-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/393/projeto_de_lei_no_1.886-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/394/projeto_de_lei_no_1.887-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/395/projeto_de_lei_no_1.888-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/396/projeto_de_lei_no_1.889-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/397/projeto_de_lei_no_1.890-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/237/projeto_de_resolucao_no_01-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/238/projeto_de_resolucao_no_02-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/239/projeto_de_resolucao_no_03-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/240/projeto_de_resolucao_no_04-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/241/projeto_de_resolucao_no_05-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/242/projeto_de_resolucao_no_06-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/243/projeto_de_resolucao_no_07-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/244/projeto_de_resolucao_no_08-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/245/projeto_de_resolucao_no_09-2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/246/projeto_de_resolucao_no_10-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/247/projeto_de_resolucao_no_11-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/248/projeto_de_resolucao_no_12-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/249/projeto_de_resolucao_no_13-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/250/projeto_de_resolucao_no_14-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/251/projeto_de_resolucao_no_15-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/252/projeto_de_resolucao_no_16-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/253/projeto_de_resolucao_no_17-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/254/projeto_de_resolucao_no_18-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/255/projeto_de_resolucao_no_19-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/256/projeto_de_resolucao_no_20-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/257/projeto_de_resolucao_no_21-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/258/projeto_de_resolucao_no_22-2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/259/projeto_de_resolucao_no_23-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/260/projeto_de_resolucao_no_24-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/261/projeto_de_resolucao_no_25-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/262/projeto_de_resolucao_no_26-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/263/projeto_de_resolucao_no_27-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/264/projeto_de_resolucao_no_28-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/265/projeto_de_resolucao_no_29-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/266/projeto_de_resolucao_no_30-2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/484/indicacao_no_01-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/485/indicacao_no_02-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/486/indicacao_no_03-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/487/indicacao_no_04-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/488/indicacao_no_05-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/489/indicacao_no_06-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/490/indicacao_no_07-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/491/indicacao_no_08-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/492/indicacao_no_09-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/493/indicacao_no_10-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/494/indicacao_no_11-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/495/indicacao_no_12-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/496/indicacao_no_13-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/497/indicacao_no_14-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/498/indicacao_no_15-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/499/indicacao_no_16-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/500/indicacao_no_17-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/501/indicacao_no_18-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/502/indicacao_no_19-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/503/indicacao_no_20-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/504/indicacao_no_21-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/505/indicacao_no_22-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/398/redacao_final_do_projeto_de_lei_no_1.851-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/359/projeto_de_lei_no_1.852-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/360/projeto_de_lei_no_1.853-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/361/projeto_de_lei_no_1.854-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/362/redacao_final_do_projeto_de_lei_no_1.855-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/363/projeto_de_lei_no_1.856-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/364/redacao_final_do_projeto_de_lei_no_1.857-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/365/projeto_de_lei_no_1.858-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/366/redacao_final_do_projeto_de_lei_no_1.859-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/367/projeto_de_lei_no_1.860-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/368/projeto_de_lei_no_1.861-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/369/projeto_de_lei_no_1.862-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/370/projeto_de_lei_no_1.863-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/371/projeto_de_lei_no_1.864-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/372/projeto_de_lei_no_1.865-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/373/projeto_de_lei_no_1.866-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/374/projeto_de_lei_no_1.867-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/375/projeto_de_lei_no_1.868-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/376/projeto_de_lei_no_1.869-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/377/projeto_de_lei_no_1.870-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/378/projeto_de_lei_no_1.871-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/379/redacao_final_do_projeto_de_lei_no_1.872-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/380/projeto_de_lei_no_1.873-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/381/projeto_de_lei_no_1.874-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/382/projeto_de_lei_no_1.875-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/383/projeto_de_lei_no_1.876-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/384/projeto_de_lei_no_1.877-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/385/projeto_de_lei_no_1.878-2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/386/projeto_de_lei_no_1.879-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/387/redacao_final_do_projeto_de_lei_no_1.880-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/388/projeto_de_lei_no_1.881-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/389/projeto_de_lei_no_1.882-2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/390/projeto_de_lei_no_1.883-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/391/projeto_de_lei_no_1.884-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/392/projeto_de_lei_no_1.885-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/393/projeto_de_lei_no_1.886-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/394/projeto_de_lei_no_1.887-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/395/projeto_de_lei_no_1.888-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/396/projeto_de_lei_no_1.889-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/397/projeto_de_lei_no_1.890-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/237/projeto_de_resolucao_no_01-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/238/projeto_de_resolucao_no_02-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/239/projeto_de_resolucao_no_03-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/240/projeto_de_resolucao_no_04-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/241/projeto_de_resolucao_no_05-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/242/projeto_de_resolucao_no_06-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/243/projeto_de_resolucao_no_07-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/244/projeto_de_resolucao_no_08-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/245/projeto_de_resolucao_no_09-2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/246/projeto_de_resolucao_no_10-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/247/projeto_de_resolucao_no_11-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/248/projeto_de_resolucao_no_12-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/249/projeto_de_resolucao_no_13-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/250/projeto_de_resolucao_no_14-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/251/projeto_de_resolucao_no_15-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/252/projeto_de_resolucao_no_16-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/253/projeto_de_resolucao_no_17-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/254/projeto_de_resolucao_no_18-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/255/projeto_de_resolucao_no_19-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/256/projeto_de_resolucao_no_20-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/257/projeto_de_resolucao_no_21-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/258/projeto_de_resolucao_no_22-2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/259/projeto_de_resolucao_no_23-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/260/projeto_de_resolucao_no_24-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/261/projeto_de_resolucao_no_25-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/262/projeto_de_resolucao_no_26-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/263/projeto_de_resolucao_no_27-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/264/projeto_de_resolucao_no_28-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/265/projeto_de_resolucao_no_29-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2019/266/projeto_de_resolucao_no_30-2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>