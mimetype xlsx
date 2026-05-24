--- v0 (2026-02-23)
+++ v1 (2026-05-24)
@@ -51,668 +51,668 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/475/indicacao_no_01-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/475/indicacao_no_01-2017.pdf</t>
   </si>
   <si>
     <t>Ao Chefe do Poder Executivo, que seja enviada a esta Casa Legislativa, Projeto de Lei versando sobre disponibilização gratuita do exame de dosagem sérica do antígeno prostático específico (PSA) a todo cidadão com mais de 40 (quarenta) anos, quando precedido por prescrição médica, na rede pública municipalizada do Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/476/indicacao_no_02-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/476/indicacao_no_02-2017.pdf</t>
   </si>
   <si>
     <t>Ao Chefe do Poder Executivo, que seja enviada a esta Casa Legislativa, Projeto de Lei versando sobre disponibilização de concessão um dia de descanso por ano ao servidor público municipal no dia do seu aniversário.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/477/indicacao_no_02-2017_-2.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/477/indicacao_no_02-2017_-2.pdf</t>
   </si>
   <si>
     <t>Ao Chefe do Poder Executivo, que seja enviada a esta Casa Legislativa, Projeto de Lei versando sobre a construção de rotatórias com taxas refletoras, nas seguintes vias públicas: 1 - Av. José Eduardo de Souza; 2 - Rua Prudente de Morais.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/278/mocao_no_01-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/278/mocao_no_01-2017.pdf</t>
   </si>
   <si>
     <t>Registra repúdio a resposta dada pelo Banco do Brasil ao ofício de nº 05/2017 desta Casa Legislativa.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/279/mocao_no_02-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/279/mocao_no_02-2017.pdf</t>
   </si>
   <si>
     <t>Apresenta suas condolências a tragédia ocorrida no dia 05/10/2017 na cidade de Janaúba/MG.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/280/mocao_no_03-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/280/mocao_no_03-2017.pdf</t>
   </si>
   <si>
     <t>Repúdio as frequentes quedas de energia no município.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/220/projeto_de_lei_no_1.768-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/220/projeto_de_lei_no_1.768-2017.pdf</t>
   </si>
   <si>
     <t>Concede recomposição de perdas salariais aos Servidores Municipais, Agentes Políticos e Secretários. _x000D_
 _x000D_
 INPC acumulado.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/221/projeto_de_lei_no_1.769-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/221/projeto_de_lei_no_1.769-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de subvenções, auxílios financeiros e contribuições e contém outras providências.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/282/projeto_de_lei_no_1.770-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/282/projeto_de_lei_no_1.770-2017.pdf</t>
   </si>
   <si>
     <t>Atualiza e estabelece novas normas de proteção do patrimônio cultural do Município de Jacuí e revoga a Lei nº 1.503 de 11 de novembro de 2009.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/283/projeto_de_lei_no_1.771-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/283/projeto_de_lei_no_1.771-2017.pdf</t>
   </si>
   <si>
     <t>Atualiza e estabelece novas normas relativas ao Fundo Municipal de Prevenção do Patrimônio Cultural do Município de Jacuí e revoga a Lei nº 1.504 de 13 de outubro de 2009.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/284/projeto_de_lei_no_1.772-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/284/projeto_de_lei_no_1.772-2017.pdf</t>
   </si>
   <si>
     <t>Atualiza e estabelece nova legislação municipal relativa ao Conselho Deliberativo Municipal do Patrimônio Cultural de Jacuí, revoga a Lei nº 1.505 de 13 de outubro de 2009.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/285/projeto_de_lei_no_1.773-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/285/projeto_de_lei_no_1.773-2017.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo único e acrescenta o parágrafo segundo no artigo 8º da Lei nº 1.470/2008.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/286/projeto_de_lei_no_1.774-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/286/projeto_de_lei_no_1.774-2017.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/287/projeto_de_lei_no_1.775-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/287/projeto_de_lei_no_1.775-2017.pdf</t>
   </si>
   <si>
     <t>Exclui a alínea "a" do inciso VI do artigo 6º e altera o parágrafo primeiro do artigo 20º da Lei nº 1.628/ e altera anexo I.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/288/projeto_de_lei_no_1.776-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/288/projeto_de_lei_no_1.776-2017.pdf</t>
   </si>
   <si>
     <t>Altera o "caput" do art. 3º da Lei nº 1.725 de 08 de fevereiro de 2017.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/289/projeto_de_lei_no_1.777-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/289/projeto_de_lei_no_1.777-2017.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos aos servidores ocupantes de cargos de Professor, para o fim específico de adequação ao piso salarial profissional nacional dos profissionais do magistério público da educação básica, nos termos em que preceitua a Lei Federal nº 11.738/2008.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/290/projeto_de_lei_no_1.778-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/290/projeto_de_lei_no_1.778-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos efetivos no quadro geral dos servidores públicos do Município de Jacuí.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/291/projeto_de_lei_no_1.779-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/291/projeto_de_lei_no_1.779-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária do exercício de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/292/projeto_de_lei_no_1.780-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/292/projeto_de_lei_no_1.780-2017.pdf</t>
   </si>
   <si>
     <t>Cria obrigação acessória para as instituições bancárias e financeiras que prestam serviços compreendidos na lista anexa da Lei Complementar 116/2003, Código Tributário Municipal, Lei nº 834/2003 e Lei Complementar 1.547/2011 que institui substituição tributária para esta categoria de contribuintes e dá outras providências.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/293/projeto_de_lei_no_1.781-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/293/projeto_de_lei_no_1.781-2017.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Educação de Jacuí e dá outras providências.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>João Jorge Simão de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/294/projeto_de_lei_no_1.782-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/294/projeto_de_lei_no_1.782-2017.pdf</t>
   </si>
   <si>
     <t>Prevê reforma e manutenção do Cemitério Municipal de Jacuí/MG.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>Ronaldo Corrêa dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/295/projeto_de_lei_no_1.784-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/295/projeto_de_lei_no_1.784-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do corte dos serviços de fornecimento de energia elétrica e água tratada no Município e dá outras providências.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/296/projeto_de_lei_no_1.785-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/296/projeto_de_lei_no_1.785-2017.pdf</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/297/projeto_de_lei_no_1.786-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/297/projeto_de_lei_no_1.786-2017.pdf</t>
   </si>
   <si>
     <t>Institui e dispõe sobre a criação do Programa Municipal de Incentivo à Doação de Alimentos - Banco de Alimentos e dá outras providências.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/298/projeto_de_lei_no_1.787-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/298/projeto_de_lei_no_1.787-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento do solo urbano para fins de condomínio horizontal fechado no Município de Jacuí, Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/299/projeto_de_lei_no_1.788-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/299/projeto_de_lei_no_1.788-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção a Associação de Pequenos Produtores Rurais do Bairro Mato Dentro e a abertura de crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/300/projeto_de_lei_no_1.789-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/300/projeto_de_lei_no_1.789-2017.pdf</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>José Carlos Arantes</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/301/redacao_final_do_projeto_de_lei_no_1.790-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/301/redacao_final_do_projeto_de_lei_no_1.790-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza a majoração do limite de abertura de créditos adicionais suplementares ao Orçamento do Município de Jacuí para o exercício de 2017.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/302/redacao_final_do_projeto_de_lei_no_1.791-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/302/redacao_final_do_projeto_de_lei_no_1.791-2017.pdf</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/303/projeto_de_lei_no_1.792-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/303/projeto_de_lei_no_1.792-2017.pdf</t>
   </si>
   <si>
     <t>Institui, na rede pública municipalizada do Sistema Único de Saúde (SUS), a obrigatoriedade da disponibilização do exame de dosagem sérica do antígeno prostático específico (PSA) a todo cidadão com mais de 40 (quarenta) anos de idade e dá outras providências.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/304/projeto_de_lei_no_1.793-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/304/projeto_de_lei_no_1.793-2017.pdf</t>
   </si>
   <si>
     <t>Plano Plurianual 2018-2021 do Município de Jacuí.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/305/projeto_de_lei_no_1.794-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/305/projeto_de_lei_no_1.794-2017.pdf</t>
   </si>
   <si>
     <t>Altera anexo de metas e prioridades da administração da lei de diretrizes orçamentárias.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/306/redacao_final_do_projeto_de_lei_no_1.795-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/306/redacao_final_do_projeto_de_lei_no_1.795-2017.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Jacuí/MG para o exercício de 2018.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/307/projeto_de_lei_no_1.796-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/307/projeto_de_lei_no_1.796-2017.pdf</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/308/projeto_de_lei_no_1.797-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/308/projeto_de_lei_no_1.797-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Jacuí a contratar com o Banco de Desenvolvimento de Minas Gerais S/A - BDMG, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/309/projeto_de_lei_no_1.798-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/309/projeto_de_lei_no_1.798-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Jacuí-MG a contratar com o Banco de Desenvolvimento de Minas Gerais S/A - BDMG, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/310/projeto_de_lei_no_1.799-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/310/projeto_de_lei_no_1.799-2017.pdf</t>
   </si>
   <si>
     <t>Concede anistia de multa e juros de mora dos créditos tributários vencidos, ajuizados ou não, cujo fato gerador tenha ocorrido até 31 de dezembro de 2016.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/311/projeto_de_lei_no_1.800-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/311/projeto_de_lei_no_1.800-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder um dia de folga ao Servidor Municipal no dia do seu aniversário e dá outras providências.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/312/projeto_de_lei_no_1.801-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/312/projeto_de_lei_no_1.801-2017.pdf</t>
   </si>
   <si>
     <t>Altera o "caput" e os parágrafos do art. 3º da Lei nº 1.746 de 2017.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/313/projeto_de_lei_no_1.802-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/313/projeto_de_lei_no_1.802-2017.pdf</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/314/projeto_de_lei_no_1.803-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/314/projeto_de_lei_no_1.803-2017.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se ao art. 1º da Lei nº 1.577 de 06 de fevereiro de 2013, o Núcleo de Apoio a Saúde da Família.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/315/projeto_de_lei_no_1.804-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/315/projeto_de_lei_no_1.804-2017.pdf</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/316/projeto_de_lei_no_1.805-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/316/projeto_de_lei_no_1.805-2017.pdf</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/317/redacao_final_do_projeto_de_lei_no_1.806-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/317/redacao_final_do_projeto_de_lei_no_1.806-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza a majoração do limite de abertura de créditos adicionais suplementares ao orçamento do Município de Jacuí para o exercício de 2017.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/318/projeto_de_lei_no_1.807-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/318/projeto_de_lei_no_1.807-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Jacuí/MG a participar do Consórcio Intermunicipal de Saúde da Microrregião de Passos-MG e dá outras providências.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/319/projeto_de_lei_no_1.808-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/319/projeto_de_lei_no_1.808-2017.pdf</t>
   </si>
   <si>
     <t>Altera disposição de nível de escolaridade para o cargo de almoxarife contido na Lei Municipal 1.470/2008.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/320/projeto_de_lei_no_1.809-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/320/projeto_de_lei_no_1.809-2017.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal a "Associação União Jacuiense Futebol Clube" e dá outras providências.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/321/projeto_de_lei_no_1.810-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/321/projeto_de_lei_no_1.810-2017.pdf</t>
   </si>
   <si>
     <t>Institui gratificação de produtividade fiscal para os ocupantes de cargos efetivos de fiscal de tributos e dá outras providências.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/322/projeto_de_lei_no_1.811-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/322/projeto_de_lei_no_1.811-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza a majoração do limite de abertura de créditos adicionais suplementares ao orçamento do Município de Jacuí para o Exercício de 2017.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/323/projeto_de_lei_no_1.812-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/323/projeto_de_lei_no_1.812-2017.pdf</t>
   </si>
   <si>
     <t>Concede abono de natal a todos os servidores públicos municipais.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/222/projeto_de_resolucao_no_01-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/222/projeto_de_resolucao_no_01-2017.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de Assessor Contábil da Câmara Municipal de Jacuí.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/223/projeto_de_resolucao_no_02-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/223/projeto_de_resolucao_no_02-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Presidente a efetuar a devolução de parte dos recursos financeiros da conta do Legislativo Municipal aos cofres do Município.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/224/projeto_de_resolucao_no_03-2017.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/224/projeto_de_resolucao_no_03-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza pagamento de gratificação natalina aos servidores da Câmara Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1019,68 +1019,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/475/indicacao_no_01-2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/476/indicacao_no_02-2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/477/indicacao_no_02-2017_-2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/278/mocao_no_01-2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/279/mocao_no_02-2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/280/mocao_no_03-2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/220/projeto_de_lei_no_1.768-2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/221/projeto_de_lei_no_1.769-2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/282/projeto_de_lei_no_1.770-2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/283/projeto_de_lei_no_1.771-2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/284/projeto_de_lei_no_1.772-2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/285/projeto_de_lei_no_1.773-2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/286/projeto_de_lei_no_1.774-2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/287/projeto_de_lei_no_1.775-2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/288/projeto_de_lei_no_1.776-2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/289/projeto_de_lei_no_1.777-2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/290/projeto_de_lei_no_1.778-2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/291/projeto_de_lei_no_1.779-2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/292/projeto_de_lei_no_1.780-2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/293/projeto_de_lei_no_1.781-2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/294/projeto_de_lei_no_1.782-2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/295/projeto_de_lei_no_1.784-2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/296/projeto_de_lei_no_1.785-2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/297/projeto_de_lei_no_1.786-2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/298/projeto_de_lei_no_1.787-2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/299/projeto_de_lei_no_1.788-2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/300/projeto_de_lei_no_1.789-2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/301/redacao_final_do_projeto_de_lei_no_1.790-2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/302/redacao_final_do_projeto_de_lei_no_1.791-2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/303/projeto_de_lei_no_1.792-2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/304/projeto_de_lei_no_1.793-2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/305/projeto_de_lei_no_1.794-2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/306/redacao_final_do_projeto_de_lei_no_1.795-2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/307/projeto_de_lei_no_1.796-2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/308/projeto_de_lei_no_1.797-2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/309/projeto_de_lei_no_1.798-2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/310/projeto_de_lei_no_1.799-2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/311/projeto_de_lei_no_1.800-2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/312/projeto_de_lei_no_1.801-2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/313/projeto_de_lei_no_1.802-2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/314/projeto_de_lei_no_1.803-2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/315/projeto_de_lei_no_1.804-2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/316/projeto_de_lei_no_1.805-2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/317/redacao_final_do_projeto_de_lei_no_1.806-2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/318/projeto_de_lei_no_1.807-2017.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/319/projeto_de_lei_no_1.808-2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/320/projeto_de_lei_no_1.809-2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/321/projeto_de_lei_no_1.810-2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/322/projeto_de_lei_no_1.811-2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/323/projeto_de_lei_no_1.812-2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/222/projeto_de_resolucao_no_01-2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/223/projeto_de_resolucao_no_02-2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/224/projeto_de_resolucao_no_03-2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/475/indicacao_no_01-2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/476/indicacao_no_02-2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/477/indicacao_no_02-2017_-2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/278/mocao_no_01-2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/279/mocao_no_02-2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/280/mocao_no_03-2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/220/projeto_de_lei_no_1.768-2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/221/projeto_de_lei_no_1.769-2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/282/projeto_de_lei_no_1.770-2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/283/projeto_de_lei_no_1.771-2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/284/projeto_de_lei_no_1.772-2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/285/projeto_de_lei_no_1.773-2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/286/projeto_de_lei_no_1.774-2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/287/projeto_de_lei_no_1.775-2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/288/projeto_de_lei_no_1.776-2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/289/projeto_de_lei_no_1.777-2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/290/projeto_de_lei_no_1.778-2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/291/projeto_de_lei_no_1.779-2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/292/projeto_de_lei_no_1.780-2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/293/projeto_de_lei_no_1.781-2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/294/projeto_de_lei_no_1.782-2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/295/projeto_de_lei_no_1.784-2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/296/projeto_de_lei_no_1.785-2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/297/projeto_de_lei_no_1.786-2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/298/projeto_de_lei_no_1.787-2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/299/projeto_de_lei_no_1.788-2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/300/projeto_de_lei_no_1.789-2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/301/redacao_final_do_projeto_de_lei_no_1.790-2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/302/redacao_final_do_projeto_de_lei_no_1.791-2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/303/projeto_de_lei_no_1.792-2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/304/projeto_de_lei_no_1.793-2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/305/projeto_de_lei_no_1.794-2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/306/redacao_final_do_projeto_de_lei_no_1.795-2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/307/projeto_de_lei_no_1.796-2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/308/projeto_de_lei_no_1.797-2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/309/projeto_de_lei_no_1.798-2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/310/projeto_de_lei_no_1.799-2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/311/projeto_de_lei_no_1.800-2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/312/projeto_de_lei_no_1.801-2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/313/projeto_de_lei_no_1.802-2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/314/projeto_de_lei_no_1.803-2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/315/projeto_de_lei_no_1.804-2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/316/projeto_de_lei_no_1.805-2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/317/redacao_final_do_projeto_de_lei_no_1.806-2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/318/projeto_de_lei_no_1.807-2017.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/319/projeto_de_lei_no_1.808-2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/320/projeto_de_lei_no_1.809-2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/321/projeto_de_lei_no_1.810-2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/322/projeto_de_lei_no_1.811-2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/323/projeto_de_lei_no_1.812-2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/222/projeto_de_resolucao_no_01-2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/223/projeto_de_resolucao_no_02-2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2017/224/projeto_de_resolucao_no_03-2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>