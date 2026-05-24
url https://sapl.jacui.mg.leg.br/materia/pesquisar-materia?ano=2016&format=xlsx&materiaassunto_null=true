--- v0 (2026-02-22)
+++ v1 (2026-05-24)
@@ -54,513 +54,513 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Iniciativa Popular</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA O LIMITE DE NUMERO DE VEREADORES NO MUNICÍPIO DE JACUÍ, ESTADO DE MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIA </t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE RECOMPOSIÇÕES SALARIAIS AOS SERVIDORES MUNICIPAIS, AGENTES POLÍTICOS E SECRETÁRIOS</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/154/154_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O REMANEJAMENTO DE CRÉDITOS ORÇAMENTÁRIOS NO ÂMBITO DO PODER EXECUTIVO, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/161/161_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/162/162_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CONCESSÃO DE SUBVENÇÃO E CONTÉM OUTRAS PROVIDENCIA </t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 103 DA LEI COMPLEMENTAR MUNICIPAL Nº 1.471/2008, ESTATUTO DE SERVIDOR</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA-SE  O ART. 1º  DA LEI Nº 1700/2016, AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR E SUBVENCIONAR E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/169/169_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL NA LEI DE ORÇAMENTO PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIL CRÉDITO ESPECIAL NA LEI DE ORÇAMENTO PARA O EXERCÍCIO DE 2016</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL NA LEI DE ORÇAMENTO PARA O EXERCÍCIO DE 2016</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS  DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2017 E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO A SUBVENCIONAR A ASSOCIAÇÃO DE ALUNOS DE JACUÍ E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E DA OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/180/180_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE JACUÍ A CELEBRAR CONVENIO COM O ESTADO DE MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIA</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI 870/1986 QUE DISPÕE SOBRE DOAÇÃO   DE UM TERRENO A MITRA DIOCESANA DE GUAXUPÉ MINAS GERAIS E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>Célio Batista da Silva, Adalberto Batista de Souza, José Carlos Arantes</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA O VALOR DOS SUBSÍDIOS MENSAIS DO PREFEITO MUNICIPAL, DO VICE PREFEITO E DOS SECRETÁRIOS MUNICIPAIS PARA O QUADRIÊNIO 2017/2020 E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CREDITO ESPECIAL E DA OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUAS DO LOTEAMENTO DENOMINADO ALTO DA COLINA NO MUNICÍPIO DE JACUÍ ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A MAJORAÇÃO DO LIMITE DE ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES AO ORÇAMENTO DO MUNICÍPIO DE JACUÍ EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JACUÍ-MG PARA O EXERCÍCIO FINANCEIRO DE 2017  </t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.712, DE 15 DE JULHO DE 2016 QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA PROPOSTA ORÇAMENTÁRIA PARA O EXERCÍCIO DE FINANCEIRO DE 2017</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/192/192_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL Nº 1.597, DE 13 DE DEZEMBRO DE 2013, QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2014 A 2017 </t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>Gilson Aparecido Miranda, Jurcelino João da Silva( Celino)</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A "ASSOCIAÇÃO DA 3ª IDADE DE JACUÍ", E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/193/193_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REGULAMENTAÇÃO ESPECIFICA PARA CONCESSÃO DE SUBVENÇÕES SOCIAIS, AUXILIO E CONTRIBUIÇÕES A TEOR DO ARTIGO 26 DA LEI COMPLEMENTAR 101, DE 04 DE MAIO DE 2000 E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A MAJORAÇÃO DO LIMITE DE ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES AO ORÇAMENTO DO MUNICÍPIO DE JACUÍ EXERCÍCIO  DE 2016</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO NOS SUBSÍDIOS  DOS VEREADORES PARA RECOMPOSIÇÕES DE PERDAS INFLACIONÁRIAS DO EXERCÍCIO DE 2015</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/151/151_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE RECOMPOSIÇÃO DE PERDAS SALARIAIS AOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL </t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Célio Batista da Silva, João Batista Nasser, José Carlos Arantes</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O SR. PRESIDENTE A EFETUAR A DEVOLUÇÃO DE PARTE DOS RECURSOS FINANCEIROS DA CONTA DO LEGISLATIVO MUNICIPAL AOS COFRES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/170/170_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA-SE O INCISO IV AO ARTIGO 58 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JACUÍ-MG </t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/171/171_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA-SE O ARTIGO 59 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JACUÍ-MG, DANDO NOVA REDAÇÃO, CRIANDO PARÁGRAFOS E DANDO OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O SR. PRESIDENTE A EFETUAR A DEVOLUÇÃO DE PARTE DOS RECURSOS DA CONTA DO LEGISLATIVO MUNICIPAL AOS COFRES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O SR. PRESIDENTE A EFETUAR A DEVOLUÇÃO DE PARTE DOS RECURSOS FINANCEIROS DA CONTA DO LEGISLATIVO MUNICIPAL AOS COFRES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA O VALOR DOS SUBSÍDIOS MENSAIS DOS VEREADORES PARA O QUADRIÊNIO 2017/2010 E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA PRESTAÇÃO DE CONTAS DO EXERCÍCIO FINANCEIRO DO MUNICÍPIO DE JACUÍ DO ANO DE 2014, NOS MOLDES DO PROCESSO 968392 DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -867,68 +867,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="61.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="197.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>