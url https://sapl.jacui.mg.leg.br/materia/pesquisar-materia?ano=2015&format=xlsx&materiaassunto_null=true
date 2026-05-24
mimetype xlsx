--- v0 (2026-02-22)
+++ v1 (2026-05-24)
@@ -54,567 +54,567 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE RECOMPOSIÇÕES SALARIAIS  AOS SERVIDORES MUNICIPAIS, AGENTES POLÍTICOS E SECRETÁRIOS </t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ANISTIA DE MULTA E JUROS DE MORA DOS CRÉDITOS TRIBUTÁRIOS VENCIDOS, AJUIZADOS OU NÃO, CUJO FATO GERADOR TENHA OCORRIDO ATÉ 31 DE DEZEMBRO DE 2014.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DE TRIBUTOS, QUE ESPECIFICA, Á EMPRESA PRESTADORA DOS SERVIÇOS PÚBLICOS DE ABASTECIMENTO DE ÁGUA  POR OCASIÃO DA OUTORGA DESTES SERVIÇOS.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>Dialon José Teófilo</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE ASSOCIAÇÃO DE LUTADORES DE ARTE SUAVE DE JACUÍ - ALUARTESUAVE, COMO ENTIDADE DE UTILIDADE PÚBLICA.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA ABERTURA DE CRÉDITOS SUPLEMENTARES E DA OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CONCESSÃO DE SUBVENÇÃO ESPECIAL PARA A CRECHE NOSSO LAR E CONTÉM  OUTRAS PROVIDÊNCIA </t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE ANISTIA DE MULTA E JUROS DE MORA DOS CRÉDITOS TRIBUTÁRIOS VENCIDOS, AJUIZADOS OU NÃO, CUJO FATO GERADOR TENHA OCORRIDO ATÉ 31 DE DEZEMBRO DE 2014. </t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2015</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO NA LEI DE SUBVENÇÃO Nº 1.658/2014, RELATIVO AO LAR SÃO VICENTE DE PAULO E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE  SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE REGULARIZAÇÃO DO IPTU DE DESMEMBRAMENTOS E LOTEAMENTOS  URBANOS NO MUNICÍPIO DE JACUÍ - MG, E DÁ  OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 103 DA LEI MUNICIPAL Nº 1.471/2008, QUE TRATA DE LICENÇA PARA TRATAR DE INTERESSES PARTICULARES NO MUNICÍPIO DE JACUÍ - MINAS GERAIS E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PLANO MUNICIPAL DE EDUCAÇÃO 2016/2025 E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E DA OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A MAJORAÇÃO DO LIMITE DE ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES AO ORÇAMENTO DO MUNICÍPIO DE JACUÍ EXERCÍCIO DE 2015</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RATIFICA A ADESÃO DO MUNICÍPIO DE JACUÍ - MG AO PROTOCOLO DE INTENÇÕES DO CONSÓRCIO PÚBLICO PARA O DESENVOLVIMENTO DO CAFÉ E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JACUÍ - MG PARA O EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE SUBVENÇÕES, AUXÍLIOS FINANCEIROS E CONTRIBUIÇÕES E CONTÉM  OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.597, DE 13 DE DEZEMBRO DE 2013, QUE DISPÕE SOBRE O PLANO PLURIANUAL  PARA O PERÍODO DE 2014 A 2017.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.677 DE 31 DE JULHO DE 2015, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DE PROPOSTA ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2016</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CONCESSÃO DE SUBVENÇÃO PROVISÓRIA E CONTÉM OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CONCESSÃO DE SUBVENÇÃO PROVISÓRIA E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A PARCELAR O VALOR DE TÚMULOS  NO MUNICÍPIO E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CONCESSÃO DE SUBVENÇÃO E CONTÉM OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA-SE O VALOR DA SUBVENÇÃO DA CRECHE NOSSO LAR</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR DA SUBVENÇÃO DO HOSPITAL E SANTA CASA DE JACUÍ</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO DE SERVIÇOS MUNICIPAIS ABAIXO E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DA LEI  Nº 1324 DE 30/12/2002 QUE DISPÕE SOBRE A CONTRIBUIÇÃO   DE CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ANISTIA DE MULTA E JUROS DE MORA DOS CRÉDITOS TRIBUTÁRIOS VENCIDOS, AJUIZADOS OU NÃO, CUJO FATO GERADOR TENHA OCORRIDO ATÉ 31 DE DEZEMBRO DE 2015.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PAGAMENTO DE GRATIFICAÇÃO AOS SERVIDORES DO QUADRO PERMANENTE, CELETISTA, COMISSIONADOS E CONSELHEIROS DO CONSELHO TUTELAR DO MUNICÍPIO DE JACUÍ-MG  E DÁ OUTRAS PROVIDNCIAS </t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REGULARIZAÇÃO DE LOTES URBANOS NO MUNICÍPIO DE JACUÍ-MG E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>Célio Batista da Silva, Adalberto Batista de Souza, José Carlos Arantes</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE UTILIDADE PÚBLICA MUNICIPAL Á ASSOCIAÇÃO UNIDOS DA VILA FUTEBOL CLUBE</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Adalberto Batista de Souza, Célio Batista da Silva, José Carlos Arantes</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO NOS SUBSÍDIOS DOS VEREADORES  PARA RECOMPOSIÇÃO DE PERDAS INFLACIONÁRIAS  DO EXERCÍCIO DE 2014</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE RECOMPOSIÇÃO DE PERDAS SALARIAIS AO SERVIDORES DO PODER LEGISLATIVO MUNICIPAL </t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O SR. PRESIDENTE A EFETUAR A DEVOLUÇÃO DE PARTE DOS RECURSOS FINANCEIROS DA CONTA DO LEGISLATIVO MUNICIPAL AOS COFRES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O SR. PRESIDENTE A EFETUAR A DEVOLUÇÃO DE PARTE DOS RECURSOS FINANCEIROS DA CONTA DO LEGISLATIVO MUNICIPAL AOS COFRES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O SR. PRESIDENTE A EFETUAR A DEVOLUÇÃO DE PARTE DOS RECURSOS FINANCEIROS DA CONTA DO LEGISLATIVO MUNICIPAL AOS COFRES DO MUNICIPIO </t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Célio Batista da Silva, João Batista Nasser, José Carlos Arantes</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Célio Batista da Silva, Adalberto Batista de Souza, João Batista Nasser</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O SR.PRESIDENTE A EFETUAR A DEVOLUÇÃO DE PARTE DOS RECURSOS FINANCEIROS DA CONTA DO LEGISLATIVO MUNICIPAL AOS COFRES DO MUNICIPIO.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE GRATIFICAO "ABONO DE NATAL"  AOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -921,68 +921,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="61.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="193.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>