--- v0 (2026-02-24)
+++ v1 (2026-05-24)
@@ -54,735 +54,735 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA VAGAS FUNÇÕES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE RECOMPOSIÇÕES SALARIAIS AOS SERVIDORES MUNICIPAIS, AOS SERVIDORES MUNICIPAIS, AGENTES POLITICOS E SECRETÁRIOS</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>Domingos Luiz da Silveira</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE RUAS DO LOTEAMENTO DENOMINADO "MINERITA" NO MUNICÍPIO DE JACUÍ ESTADO DE MINAS GERAIS </t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2014</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA PARTICIPAÇÃO DO MUNICÍPIO DE JACUÍ NO CONSÓRCIO INTERMUNICIPAL PARA O DESENVOLVIMENTO SUSTENTÁVEL DA REGIÃO DE JACUÍ</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO  DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA NÍVEIS SALARIAIS DO QUADRO PERMANENTE DA ESTRUTURA DA PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO GERAL DA ADMINISTRAÇÃO DA PREFEITURA MUNICIPAL DE JACUÍ E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>Gilson Aparecido Miranda, João Batista Nasser</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE RUAS DO LOTEAMENTO DENOMINADO "RECANTO DOS PÁSSAROS" NO MUNICÍPIO DE JACUÍ ESTADO DE MINAS GERAIS </t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A MAJORAÇÃO DO LIMITE DE ABERTURA DE CRÉDITO ADICIONAIS SUPLEMENTARES AO ORÇAMENTO DO MUNICÍPIO DE JACUÍ EXERCÍCIO DE 2014 </t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRA CONVÊNIO DE  COOPERAÇÃO COM O ESTADO DE MINAS GERAIS, PARA O FIM DE ESTABELECER UMA COLABORAÇÃO FEDERATIVA NA ORGANIZAÇÃO, REGULAÇÃO, FISCALIZAÇÃO E PRESTAÇÃO DO SERVIÇO  PUBLICO MUNICIPAL DE ABASTECIMENTO DE ÁGUA, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E DA OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO PROVISÓRIA E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE AS ENDEMIAS DO MUNICIPIO DE JACUÍ-MG</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIA</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JACUÍ PARA O EXERCÍCIO DE 2014</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.597, DE 13 DE DEZEMBRO DE 2013, QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE  2014 A 2017</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.626 DE 28 DE JULHO DE 2014, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA PROPOSTA ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2015</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA CONCESSÃO DE SUBVENÇÕES, AUXÍLIOS FINANCEIROS E CONTRIBUIÇÕES E CONTÉM OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADESÃO AO CONSORCIO INTERMUNICIPAL DA SERRA DA CANASTRA, ALTO SÃO FRANCISCO E MÉDIO RIO GRANDE - CICANASTRA, FRENTE E LEI FEDERAL Nº 11.107/2005, EXCLUSIVAMENTE QUENTO AOS ATIVOS DA ILUMINAÇÃO PUBLICA RELATIVO À OPERAÇÃO E MANUTENÇÃO EM FACE DE RESOLUÇÃO NORMATIVA Nº 414, DE 09 DE SETEMBRO DE 2010, DA ANNEL, ESPECIAL SEU ART. 218</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 1º DA LEI MUNICIPAL Nº 1.638/2014, QUE TRATA DO PISO DE AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE AS ENDEMIAS DO MUNICÍPIO DE JACUÍ - MG E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA NÍVEIS SALARIAIS DO QUADRO PERMANENTE DA ESTRUTURA DO MUNICÍPIO DE JACUÍ </t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A MOJORAÇÃO DO LIMITE DE ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES AO ORÇAMENTO DO MUNICÍPIO DE JACUÍ EXERCÍCIO DE 2014</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO  SUPLEMENTAR NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2014  E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>José Carlos Arantes, Dialon José Teófilo</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INCLUSÃO DO PARÁGRAFO ÚNICO NO ARTIGO 11º DA LEI 1029/1990 </t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2014 E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A MAJORAÇÃO DO LIMITE DE ABERTURA DE CRÉDITO ADICIONAIS SUPLEMENTARES AO ORÇAMENTO DO MUNICÍPIO DE JACUÍ EXERCÍCIO DE 2014</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DO ARQUIVO MISCELÂNEA    EXECUTIVO MUNICIPAL 1883/1979 DO MUNICÍPIO DE JACUÍ - ESTADO DE MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>Célio Batista da Silva, João Batista Nasser</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DO VELÓRIO MUNICIPAL NO MUNICÍPIO DE JACUÍ ESTADO DE MINAS GERAIS </t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O VALOR DA SUBVENÇÃO DA CRECHE NOSSO LAR </t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR DA SUBVENÇÃO DO HOSPITAL E SANTA CASA DE JACUÍ</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE GRATIFICAÇÃO AOS SERVIDORES DO QUADRO PERMANENTE, CELETISTA, COMISSIONADOS E CONSELHEIROS DO CONSELHO TUTELAR DO MUNICÍPIO DE JACUÍ-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>José Carlos Arantes, Domingos Luiz da Silveira, João Batista Nasser</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO NOS SUBSÍDIOS DOS VEREADORES PARA RECOMPOSIÇÕES DE PERDAS INFLACIONÁRIAS DO EXERCÍCIO DE 2013</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE RECOMPOSIÇÃO DE PERDAS SALARIAIS AOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>José Carlos Arantes</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O SR.PRESIDENTE A EFETUAR A DEVOLUÇÃO DE PARTE DOS RECURSOS FINANCEIROS DA CONTA DO LEGISLATIVO MUNICIPAL AOS COFRES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE ASSESSOR PARLAMENTAR DE ENGENHARIA DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Gilson Aparecido Miranda</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA ADITIVA AO ARTIGO 90 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL </t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA PRESTAÇÃO DE CONTAS DO MUNICÍPIO DE JACUÍ, ESTADO DE MINAS GERAIS, RELATIVO AO EXERCÍCIO DE 2012</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O SR.PRESIDENTE A EFETUAR A DEVOLUÇÃO DE PARTE DOS RECURSOS FINANCEIROS DA CONTA DO LEGISLATIVO MUNICIPAL AOS COFRES DO MUNICÍPIO </t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O SR. PRESIDENTE A EFETUAR A DEVOLUÇÃO DE PARTE DOS RECURSOS FINANCEIRO DA CONTA DO LEGISLATIVO MUNICIPAL AOS COFRES DO MUNICÍPIO </t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O SR. PRESIDENTE A EFETUAR A DEVOLUÇÃO DE PARTE DOS RECURSOS FINANCEIROS DA CONTA DO LEGISLATIVO MUNICIPAL AOS COFRES DO MUNICIPIO</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA-SE O ITEM I, DO ARTIGO 88, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JACUÍ</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARAGRAFO ÚNICO  DO ARTIGO 26 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JACUÍ</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 92 E CRIA O PARAGRAFO SEGUNDO DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JACUÍ</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O DISPOSTO NO SUBITEM "F" DO ITEM II, DO ARTIGO 34, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JACUÍ</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ITEM II, DO ARTIGO 37, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JACUÍ</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARAGRAFO 1º, DO ARTIGO 83, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JACUÍ</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA-SE O ITEM I, DO PARAGRAFO PRIMEIRO DO ARTIGO 85, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JACUÍ</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Dialon José Teófilo</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PARAGRAFO TERCEIRO DO ART.92 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JACUÍ</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA PRESTAÇÃO DE CONTAS DO MUNICÍPIO  JACUÍ ESTADO DE  MINAS GERAIS, RELATIVO AO EXERCÍCIO DE 2013</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O SR. PRESIDENTE A EFETUAR DEVOLUÇÃO DE PARTE DOS RECURSOS FINANCEIROS DA CONTA DO LEGISLATIVO MUNICIPAL AOS COFRES DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE GRATIFICAÇÃO "ABONO DE NATAL" AOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1089,68 +1089,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="59.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>