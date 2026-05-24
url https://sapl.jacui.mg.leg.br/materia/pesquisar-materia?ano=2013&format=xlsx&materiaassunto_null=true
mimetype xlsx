--- v0 (2026-02-25)
+++ v1 (2026-05-24)
@@ -51,692 +51,692 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2013/213/projeto_de_lei_no_1.613-2013.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2013/213/projeto_de_lei_no_1.613-2013.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº. 728 de 20 de Dezembro de 1978 e dá outras providências.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE RECOMPOSIÇÃO DE PERDAS SALARIAIS AOS SERVIDORES MUNICIPAIS</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE ANISTIA DE MULTA E JUROS DE MORA DOS CRÉDITOS TRIBUTÁRIOS VENCIDOS, AJUIZADOS OU NÃO, CUJO FATO GERADOR TENHA OCORRIDO ATE 31 DE DEZEMBRO DE 2012. </t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CESSÃO EM COMODATO DE IMÓVEL DESTA MUNICIPALIDADE</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>Dialon José Teófilo</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A FORMA E ESTABELECIMENTO DE CONDIÇÕES PARA A CONCESSÃO DE DECLARAÇÃO DE UTILIDADE PÚBLICA E DÁ OUTRAS PROVIDENCIA</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>PSC-PMDB-PSDB-PTB-PV-PT-PR</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE RUAS DO LOTEAMENTO DENOMINADO ALTO DA COLINA NO MUNICIPIO DE JACUI ESTADO DE MINAS GERAIS  </t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO AO BANCO DO BRASIL S.A E DÁ OUTRAS PROVIDENCIAS CORRELATAS_x000D_
 </t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA  DO EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>Célio Batista da Silva</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LIMPEZA DE TERRENOS BALDIOS NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS ARTIGOS 1º E 3º DA LEI Nº1.141 DE 23/05/1995 E REVOGA A LEI Nº.1.344 DE 15/06/2003</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE GRATIFICAÇÃO A PRODUTIVIDADE DA FORÇA DE TRABALHO EM EFETIVO EXERCÍCIO PARA O CARGO DE FISCAL SANITÁRIO NA VIGILÂNCIA SANITÁRIA DO MUNICÍPIO DE JACUÍ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O NÚMERO DE VAGAS DE CARGOS EFETIVOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA CARGOS NO NUCLEO DE APOIO DA SAÚDE </t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESTINAÇÃO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIA</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL DE DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O HORÁRIO DE FUNCIONAMENTO DOS ESTABELECIMENTOS COMERCIAIS E DE PRESTADORES DE SERVIÇOS NO MUNICÍPIO DE JACUÍ/MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CONCESSÃO DE SUBVENÇÃO PROVISÓRIA E CONTEM OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>José Carlos Arantes, Célio Batista da Silva</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE PLANO DE ERRADICAÇÃO E SUBSTITUIÇÃO DE ÁRVORES DA ESPÉCIA MURTA NO PERIMETRO URBANO DO MUNICIPIO DE JACUÍ E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>João Batista Nasser</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE GINÁSIO POLIESPORTIVO NO MUNICÍPIO DE JACUI ESTADO DE MINAS GERAIS</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER UM DIA DE FOLGA AO SERVIDOR MUNICIPAL NO DIA DO SEU ANIVERSÁRIO E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A MAJORAÇÃO DO LIMITE DE ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES AO ORÇAMENTO DO MUNICÍPIO DE JACUÍ PARA O EXERCÍCIO DE 2013</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A ALTERAÇÃO DO ARTIGO 4º § 1º , DA LEI MUNICIPAL Nº 1582/2013, QUE TRATA DA LIMPEZA DE TERRENOS BALDIOS NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A NOTA FISCAL DE SERVIÇOS ELETRÔNICA (NFS-E)E DECLARAÇÃO ELETRÔNICA D SERVIÇOS (DES) NO MUNICÍPIO DE JACUI/MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>Dialon José Teófilo, Célio Batista da Silva</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE CONTRATAÇÃO TEMPORÁRIA E NOMEAÇÃO, PARA GARGOS DE PROVIMENTOS EM COMISSÃO E/OU FUNÇÃO GRATIFICADA DE PARENTES E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANO PLURIANUAL 2014-2017</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEI ORÇAMENTARIA ANUAL_x000D_
 ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JACUI-MG PARA O EXERCÍCIO FINANCEIRO DE 2014</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA OBRIGAÇÃO ACESSÓRIA PARA AS INSTITUIÇÕES BANCÁRIAS QUE PRESTAM SERVIÇOS COMPREENDIDOS NA LISTA ANEXA DO CÓDIGO TRIBUTÁRIO MUNICIPAL, LEI Nº.834/2011 QUE INSTITUI SUBSTITUIÇÃO TRIBUTÁRIA PARA ESTA CATEGORIA DE CONTRIBUINTES, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE ASSOCIAÇÃO DE CONGADA DE JACUI ACJ COMO ENTIDADE DE UTILIDADE PÚBLICA</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REGULAMENTAÇÃO DE USO DE PRÉDIO PÚBLICO E DE SALA PARA FUNCIONAR A ACIAJ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO PROVISÓRIA E COMTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕES SOBRE A DENOMINAÇÃO DE VIA PÚBLICA </t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>Gilson Aparecido Miranda</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE AFIXAÇÃO DE QUADRO DE INFORMAÇÕES NAS UNIDADES BÁSICAS DE SAÚDE NO ÂMBITO DO MUNICÍPIO DE JACUÍ</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>José Carlos Arantes</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE UTILIDADE PÚBLICA MUNICIPAL  Á ASSOCIAÇÃO DOS PEQUENOS PRODUTORES DO SUL  DE MINAS</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>AS INSTITUIÇÕES FINANCEIRAS, ORGÃOS PÚBLICOS E EMPRESAS QUE POSSUIREM ENTRADAS DOTADAS DE PORTAS DE SEGURANÇA COM DETECTOR DE METAIS, FICAM OBRIGADAS A INSTALAR GUARDA VOLUMES NO HALL DE ENTRADA, PARA POPULAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO JACUÍ TENIS CLUBE</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA CONCESSÃO DE SUBVENÇOES, AUXÍLIOS FINANCEIROS  E CONTRIBUIÇÕES E CONTÉM  OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1581 DE 15 DE JULHO DE 2013,QUE DISPOE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DE PROPOSTA ORÇAMENTÁRIA DO EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A MAJORAÇÃO DO LIMITE DE ABERTURA DE CRÉDITOS SUPLEMENTARES OA ORÇAMENTO DO MUNICÍPIO DE JACUÍ PARA O EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O VALOR DA SUBVENÇÃO CRECHE NOSSO LAR </t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA VALOR DA SUBVENÇÃO DO HOSPITAL E SANTA CASA DE JACUÍ </t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES PARA ADESÃO DO MUNICÍPIO DE JACUÍ-MG  AO CONSÓRCIO SUL DE MINAS (CISSUL).</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O NUMERO DE VAGAS DO QUADRO PERMANENTE DA PREFEITURA</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PAGAMENTO DE GRATIFICAÇÃO NATALINA AOS SERVIDORES DO QUADRO PERMANENTE, CELETISTAS, COMISSIONADOS, E CONSELHEIROS DO CONSELHO TUTELAR DA PREFEITURA </t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>José Carlos Arantes, Domingos Luiz da Silveira, João Batista Nasser</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE ASSESSOR JURIDICO DA CÂMARA MUNICIPAL E CARGO DE ASSESSOR PARLAMENTAR</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE RECOMPOSIÇÃO DE PERDAS SALARIAIS AOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O SENHOR PRESIDENTE A EFETUAR A DEVOLUÇÃO DE PARTE DOS RECURSOS FINANCEIROS DA CONTA DO LEGISLATIVO MUNICIPAL AOS COFRES DO MUNICIPIO</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA HORÁRIO PARA INSCRIÇÃO PARA FAZER USO DA PALAVRA EM PLENÁRIO</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APROVA PRESTACAO DE CONTAS DO MUNICÍPIO DE JACUI, ESTADO DE MINAS GERAIS, RELATIVO AOS EXERCÍCIOS DE 2004 E 2005. </t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DE VEÍCULOS OFICIAIS, PRÓPRIOS OU CONTRATADOS DE PRESTADORES DE SERVIÇOS, PELA CÂMARA MUNICIPAL DE JACUÍ</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA PRESTAÇÃO DE CONTAS DO MUNICÍPIO DE JACUI, ESTADO DE MINAS GERAIS, RELATIVO AO EXERCÍCIO DE 2011</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 175, E EXTINGUE ARTIGO 179 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXECUÇÃO DO HINO NACIONAL NO INÍCIO DAS REUNIÕES ORDINÁRIAS E EXTRAORDINÁRIAS</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>José Carlos Arantes, Adalberto Batista de Souza, João Batista Nasser</t>
   </si>
   <si>
-    <t>https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf</t>
+    <t>http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PAGAMENTO DE GRATIFICAÇÃO NATALIANA AOS SERVIDORES DA CÂMARA MUNICIPAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1043,68 +1043,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2013/213/projeto_de_lei_no_1.613-2013.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/sapl/public/materialegislativa/2013/213/projeto_de_lei_no_1.613-2013.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacui.mg.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="60.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>