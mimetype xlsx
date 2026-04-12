--- v0 (2025-10-12)
+++ v1 (2026-04-12)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3276" uniqueCount="1289">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3396" uniqueCount="1330">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
@@ -3873,54 +3873,179 @@
   <si>
     <t>967</t>
   </si>
   <si>
     <t>Ofício nº62/2025/FB - Divulgação do local correto para descarte de pneus principalmente para oficinas e borracharias da cidade</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>Ofício nº 64/2025 - Encaminhamento de minuta de alteração legislativa - Lei Municipal nº 2091/2025</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>Ofício nº 76/2025/Câmara - Conforme solicitação via e-sic, solicita informações sobre a Feira livre.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>Ofício nº 79/2025/Câmara - Encaminhamento Projetod de Leis e indicações aprovadas na Sessão ordinária</t>
   </si>
   <si>
+    <t>1006</t>
+  </si>
+  <si>
+    <t>Ofício nº 88/2025 -Solicita-se manifestação expressa e fundamentada sobre a viabilidade jurídica/constitucional do abono natalino aos agentes políticos.</t>
+  </si>
+  <si>
     <t>980</t>
   </si>
   <si>
     <t>Retira de pauta o Projeio de Lei nº 2.183/2025.</t>
+  </si>
+  <si>
+    <t>1007</t>
+  </si>
+  <si>
+    <t>Ofício nº 187/2025 - Resposta ao requerimento nº35/2025 de autoria vereador Hernane</t>
+  </si>
+  <si>
+    <t>1026</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>Ofício nº 01/2026 - Solicitação dos veredores( Tais Tânia, Thiener e Jurcelino) para aquisição de placas de trânsito.</t>
+  </si>
+  <si>
+    <t>1032</t>
+  </si>
+  <si>
+    <t>Ofício nº 01/2026 - Solicitação de recurso para abertura de via pública com pista de caminhada</t>
+  </si>
+  <si>
+    <t>1039</t>
+  </si>
+  <si>
+    <t>Ofício nº01/2026 - Solicitação de tablets para ACS e ACE</t>
+  </si>
+  <si>
+    <t>1027</t>
+  </si>
+  <si>
+    <t>Ofício nº 02/2026 - Solicitação de Emenda Parlamentar - Pavimentação da Rua Carlos Augusto de Oliveira _x000D_
+Solicitação dos vereadores( Jurcelino, Tais Tânia e Thiener)</t>
+  </si>
+  <si>
+    <t>1033</t>
+  </si>
+  <si>
+    <t>Ofício nº 02/2026 - Solicitação de máquina motoviveladora e caminhão para manutenção de estradas rurais</t>
+  </si>
+  <si>
+    <t>1038</t>
+  </si>
+  <si>
+    <t>Ofício nº02/2026 - Solicitação de veículos para Agentes Comunitários de Saúde</t>
+  </si>
+  <si>
+    <t>1025</t>
+  </si>
+  <si>
+    <t>Ofício nº 03/2026 - Solicitação de Emenda Parlamentar para aquisição de veículos para Atenção Primária à Saúde - Zona Rural de Jacuí/MG</t>
+  </si>
+  <si>
+    <t>1028</t>
+  </si>
+  <si>
+    <t>Ofício nº 03/2026 - Solicitação de recursos para realização de exames na Secretaria de Saúde.</t>
+  </si>
+  <si>
+    <t>1034</t>
+  </si>
+  <si>
+    <t>Ofício nº 03/2026 - Solicitação de trator para Associação de Agricultores Familiares do bairro Pinhal</t>
+  </si>
+  <si>
+    <t>1029</t>
+  </si>
+  <si>
+    <t>Ofício nº 04/2026 - Solicitação de emenda Parlamentar para pavimentação da Rua do antigo Orfanato até a BR 265</t>
+  </si>
+  <si>
+    <t>1030</t>
+  </si>
+  <si>
+    <t>Ofício nº 05/2026 - Solicitação de trator para Associação dos Agricultores Familiares do bairro Pinhal _x000D_
+Solicitação dos vereadores ( Jurcelino, Tais Tânia e Thiener)</t>
+  </si>
+  <si>
+    <t>1031</t>
+  </si>
+  <si>
+    <t>Ofício nº 06/2026 - Solicitação de recursos para aquisição de academia para bairro rural</t>
+  </si>
+  <si>
+    <t>1037</t>
+  </si>
+  <si>
+    <t>Ofício nº07/2026 - Solicitação de recurso para calçamento de Rua Antônio Marcondes,  no município de Jacuí.</t>
+  </si>
+  <si>
+    <t>1035</t>
+  </si>
+  <si>
+    <t>Ofício nº 17/2026 - Solicitação de recursos para construção de quadra de esporte coberta</t>
+  </si>
+  <si>
+    <t>1036</t>
+  </si>
+  <si>
+    <t>Ofício nº18/2026 - Solicitação de trator para Associação de Pequenos Agricultores do bairro Buenos</t>
+  </si>
+  <si>
+    <t>1021</t>
+  </si>
+  <si>
+    <t>Ofício nº29/2026 - Solicitação de emenda parlamentar para estruturação das Salas de Atendimento Educacional Especializado</t>
+  </si>
+  <si>
+    <t>1024</t>
+  </si>
+  <si>
+    <t>Ofício nº 33/2026 - Articulação junto ao Governo de Minas Gerais, para viabilizar emenda pralamentar para aquisição de veículo utilitário tipo fiat strada, a ser destinado à Secretária Municipal de Educação .</t>
+  </si>
+  <si>
+    <t>1023</t>
+  </si>
+  <si>
+    <t>Ofício nº 34/2026 - Articulação junto ao Governo do Estado de Minas Gerais para a viabilização de emenda parlamentar para aquisição de um veículo utilitário tipo Fiat Strada, a ser destinado ao atendimento das demandas da Saúde, com foco especial no transporte de pacientes da zona rural que realizam tratamento de hemodiálise</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -4212,58 +4337,57 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F546"/>
+  <dimension ref="A1:F566"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
@@ -15134,60 +15258,460 @@
       </c>
       <c r="B545" t="s">
         <v>1121</v>
       </c>
       <c r="C545" t="s">
         <v>220</v>
       </c>
       <c r="D545" t="s">
         <v>9</v>
       </c>
       <c r="E545" t="s">
         <v>10</v>
       </c>
       <c r="F545" t="s">
         <v>1286</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
         <v>1287</v>
       </c>
       <c r="B546" t="s">
         <v>1121</v>
       </c>
       <c r="C546" t="s">
-        <v>461</v>
+        <v>247</v>
       </c>
       <c r="D546" t="s">
         <v>9</v>
       </c>
       <c r="E546" t="s">
         <v>10</v>
       </c>
       <c r="F546" t="s">
         <v>1288</v>
+      </c>
+    </row>
+    <row r="547" spans="1:6">
+      <c r="A547" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C547" t="s">
+        <v>461</v>
+      </c>
+      <c r="D547" t="s">
+        <v>9</v>
+      </c>
+      <c r="E547" t="s">
+        <v>10</v>
+      </c>
+      <c r="F547" t="s">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="548" spans="1:6">
+      <c r="A548" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C548" t="s">
+        <v>538</v>
+      </c>
+      <c r="D548" t="s">
+        <v>9</v>
+      </c>
+      <c r="E548" t="s">
+        <v>10</v>
+      </c>
+      <c r="F548" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="549" spans="1:6">
+      <c r="A549" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C549" t="s">
+        <v>8</v>
+      </c>
+      <c r="D549" t="s">
+        <v>9</v>
+      </c>
+      <c r="E549" t="s">
+        <v>10</v>
+      </c>
+      <c r="F549" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="550" spans="1:6">
+      <c r="A550" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C550" t="s">
+        <v>8</v>
+      </c>
+      <c r="D550" t="s">
+        <v>9</v>
+      </c>
+      <c r="E550" t="s">
+        <v>10</v>
+      </c>
+      <c r="F550" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="551" spans="1:6">
+      <c r="A551" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C551" t="s">
+        <v>8</v>
+      </c>
+      <c r="D551" t="s">
+        <v>9</v>
+      </c>
+      <c r="E551" t="s">
+        <v>10</v>
+      </c>
+      <c r="F551" t="s">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="552" spans="1:6">
+      <c r="A552" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C552" t="s">
+        <v>13</v>
+      </c>
+      <c r="D552" t="s">
+        <v>9</v>
+      </c>
+      <c r="E552" t="s">
+        <v>10</v>
+      </c>
+      <c r="F552" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="553" spans="1:6">
+      <c r="A553" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C553" t="s">
+        <v>13</v>
+      </c>
+      <c r="D553" t="s">
+        <v>9</v>
+      </c>
+      <c r="E553" t="s">
+        <v>10</v>
+      </c>
+      <c r="F553" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="554" spans="1:6">
+      <c r="A554" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C554" t="s">
+        <v>13</v>
+      </c>
+      <c r="D554" t="s">
+        <v>9</v>
+      </c>
+      <c r="E554" t="s">
+        <v>10</v>
+      </c>
+      <c r="F554" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="555" spans="1:6">
+      <c r="A555" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C555" t="s">
+        <v>16</v>
+      </c>
+      <c r="D555" t="s">
+        <v>9</v>
+      </c>
+      <c r="E555" t="s">
+        <v>10</v>
+      </c>
+      <c r="F555" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="556" spans="1:6">
+      <c r="A556" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C556" t="s">
+        <v>16</v>
+      </c>
+      <c r="D556" t="s">
+        <v>9</v>
+      </c>
+      <c r="E556" t="s">
+        <v>10</v>
+      </c>
+      <c r="F556" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="557" spans="1:6">
+      <c r="A557" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C557" t="s">
+        <v>16</v>
+      </c>
+      <c r="D557" t="s">
+        <v>9</v>
+      </c>
+      <c r="E557" t="s">
+        <v>10</v>
+      </c>
+      <c r="F557" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="558" spans="1:6">
+      <c r="A558" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C558" t="s">
+        <v>19</v>
+      </c>
+      <c r="D558" t="s">
+        <v>9</v>
+      </c>
+      <c r="E558" t="s">
+        <v>10</v>
+      </c>
+      <c r="F558" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="559" spans="1:6">
+      <c r="A559" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C559" t="s">
+        <v>21</v>
+      </c>
+      <c r="D559" t="s">
+        <v>9</v>
+      </c>
+      <c r="E559" t="s">
+        <v>10</v>
+      </c>
+      <c r="F559" t="s">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="560" spans="1:6">
+      <c r="A560" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C560" t="s">
+        <v>24</v>
+      </c>
+      <c r="D560" t="s">
+        <v>9</v>
+      </c>
+      <c r="E560" t="s">
+        <v>10</v>
+      </c>
+      <c r="F560" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="561" spans="1:6">
+      <c r="A561" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C561" t="s">
+        <v>27</v>
+      </c>
+      <c r="D561" t="s">
+        <v>9</v>
+      </c>
+      <c r="E561" t="s">
+        <v>10</v>
+      </c>
+      <c r="F561" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="562" spans="1:6">
+      <c r="A562" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C562" t="s">
+        <v>12</v>
+      </c>
+      <c r="D562" t="s">
+        <v>9</v>
+      </c>
+      <c r="E562" t="s">
+        <v>10</v>
+      </c>
+      <c r="F562" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="563" spans="1:6">
+      <c r="A563" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C563" t="s">
+        <v>15</v>
+      </c>
+      <c r="D563" t="s">
+        <v>9</v>
+      </c>
+      <c r="E563" t="s">
+        <v>10</v>
+      </c>
+      <c r="F563" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="564" spans="1:6">
+      <c r="A564" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C564" t="s">
+        <v>47</v>
+      </c>
+      <c r="D564" t="s">
+        <v>9</v>
+      </c>
+      <c r="E564" t="s">
+        <v>10</v>
+      </c>
+      <c r="F564" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="565" spans="1:6">
+      <c r="A565" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C565" t="s">
+        <v>87</v>
+      </c>
+      <c r="D565" t="s">
+        <v>9</v>
+      </c>
+      <c r="E565" t="s">
+        <v>10</v>
+      </c>
+      <c r="F565" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="566" spans="1:6">
+      <c r="A566" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C566" t="s">
+        <v>89</v>
+      </c>
+      <c r="D566" t="s">
+        <v>9</v>
+      </c>
+      <c r="E566" t="s">
+        <v>10</v>
+      </c>
+      <c r="F566" t="s">
+        <v>1329</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>