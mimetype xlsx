--- v1 (2025-11-27)
+++ v2 (2026-04-12)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="978" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1062" uniqueCount="455">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
@@ -1281,50 +1281,146 @@
     <t>972</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>Pedido de Declaração de Utilidade Pública - Associação dos Apicultores e Meliponicultores de Jacuí</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>Ofício Sigcon - Saída - Informa quanto a celebração do Convênio nº 1491001062/2025</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>Ofício de resposta a solicitação a respeito das entidades que estão aptas a receberem recursos do orçamento do Município.</t>
+  </si>
+  <si>
+    <t>1008</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>Ofício da telefonia Vivo em resposta ao ofício n°01/2026</t>
+  </si>
+  <si>
+    <t>1009</t>
+  </si>
+  <si>
+    <t>Ofício n° 03/2026 - Pj, agradecimento</t>
+  </si>
+  <si>
+    <t>1020</t>
+  </si>
+  <si>
+    <t>Resposta a indicação nº 01-2026</t>
+  </si>
+  <si>
+    <t>1019</t>
+  </si>
+  <si>
+    <t>Ofício nº 28/2026 - Resposta ao ofício nº 01-2026</t>
+  </si>
+  <si>
+    <t>1018</t>
+  </si>
+  <si>
+    <t>Ofício nº29 -2026 - Resposta a indicação nº 12-2026</t>
+  </si>
+  <si>
+    <t>1017</t>
+  </si>
+  <si>
+    <t>Ofício nº 30-2026 - Resposta a Ofício nº 01-2026</t>
+  </si>
+  <si>
+    <t>1016</t>
+  </si>
+  <si>
+    <t>Ofício nº31/2026 - Resposta a indicação nº 06/2026 e nº 07/2026</t>
+  </si>
+  <si>
+    <t>1015</t>
+  </si>
+  <si>
+    <t>Ofício nº  32/2026 - Resposta das indicações nº 04/2026 e nº 05/2026</t>
+  </si>
+  <si>
+    <t>1014</t>
+  </si>
+  <si>
+    <t>Ofício nº 33/2026 - Resposta a Indicação nº 02/2026.</t>
+  </si>
+  <si>
+    <t>1013</t>
+  </si>
+  <si>
+    <t>Ofício nº 34/2026 - Resposta a Indicação nº08/2026</t>
+  </si>
+  <si>
+    <t>1012</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>Ofício nº 35/2026 - Resposta a indicação 09/2026</t>
+  </si>
+  <si>
+    <t>1011</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Ofício nº 36/2026 - Resposta as indicações 03/2026, 10/2026 e 11/2026</t>
+  </si>
+  <si>
+    <t>1022</t>
+  </si>
+  <si>
+    <t>Ofício nº 37/2026 - resposta a indicações 13 e 14/2026.</t>
+  </si>
+  <si>
+    <t>1010</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>PJ Minas 2026 – Lançamento Estadual - convite para o Lançamento Estadual do PJ Minas 2026, no dia 20/03 (sexta-feira), às 10h, na Assembleia Legislativa de Minas Gerais (Espaço Democrático José Aparecido de Oliveira – entrada pela Praça da Assembleia).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1616,61 +1712,61 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F163"/>
+  <dimension ref="A1:F177"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="160.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="226.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
@@ -4887,50 +4983,330 @@
       <c r="E162" t="s">
         <v>9</v>
       </c>
       <c r="F162" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
         <v>420</v>
       </c>
       <c r="B163" t="s">
         <v>331</v>
       </c>
       <c r="C163" t="s">
         <v>421</v>
       </c>
       <c r="D163" t="s">
         <v>8</v>
       </c>
       <c r="E163" t="s">
         <v>9</v>
       </c>
       <c r="F163" t="s">
         <v>422</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6">
+      <c r="A164" t="s">
+        <v>423</v>
+      </c>
+      <c r="B164" t="s">
+        <v>424</v>
+      </c>
+      <c r="C164" t="s">
+        <v>6</v>
+      </c>
+      <c r="D164" t="s">
+        <v>8</v>
+      </c>
+      <c r="E164" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6">
+      <c r="A165" t="s">
+        <v>426</v>
+      </c>
+      <c r="B165" t="s">
+        <v>424</v>
+      </c>
+      <c r="C165" t="s">
+        <v>14</v>
+      </c>
+      <c r="D165" t="s">
+        <v>8</v>
+      </c>
+      <c r="E165" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6">
+      <c r="A166" t="s">
+        <v>428</v>
+      </c>
+      <c r="B166" t="s">
+        <v>424</v>
+      </c>
+      <c r="C166" t="s">
+        <v>31</v>
+      </c>
+      <c r="D166" t="s">
+        <v>8</v>
+      </c>
+      <c r="E166" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6">
+      <c r="A167" t="s">
+        <v>430</v>
+      </c>
+      <c r="B167" t="s">
+        <v>424</v>
+      </c>
+      <c r="C167" t="s">
+        <v>256</v>
+      </c>
+      <c r="D167" t="s">
+        <v>8</v>
+      </c>
+      <c r="E167" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6">
+      <c r="A168" t="s">
+        <v>432</v>
+      </c>
+      <c r="B168" t="s">
+        <v>424</v>
+      </c>
+      <c r="C168" t="s">
+        <v>259</v>
+      </c>
+      <c r="D168" t="s">
+        <v>8</v>
+      </c>
+      <c r="E168" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6">
+      <c r="A169" t="s">
+        <v>434</v>
+      </c>
+      <c r="B169" t="s">
+        <v>424</v>
+      </c>
+      <c r="C169" t="s">
+        <v>262</v>
+      </c>
+      <c r="D169" t="s">
+        <v>8</v>
+      </c>
+      <c r="E169" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6">
+      <c r="A170" t="s">
+        <v>436</v>
+      </c>
+      <c r="B170" t="s">
+        <v>424</v>
+      </c>
+      <c r="C170" t="s">
+        <v>265</v>
+      </c>
+      <c r="D170" t="s">
+        <v>8</v>
+      </c>
+      <c r="E170" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6">
+      <c r="A171" t="s">
+        <v>438</v>
+      </c>
+      <c r="B171" t="s">
+        <v>424</v>
+      </c>
+      <c r="C171" t="s">
+        <v>33</v>
+      </c>
+      <c r="D171" t="s">
+        <v>8</v>
+      </c>
+      <c r="E171" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6">
+      <c r="A172" t="s">
+        <v>440</v>
+      </c>
+      <c r="B172" t="s">
+        <v>424</v>
+      </c>
+      <c r="C172" t="s">
+        <v>36</v>
+      </c>
+      <c r="D172" t="s">
+        <v>8</v>
+      </c>
+      <c r="E172" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6">
+      <c r="A173" t="s">
+        <v>442</v>
+      </c>
+      <c r="B173" t="s">
+        <v>424</v>
+      </c>
+      <c r="C173" t="s">
+        <v>38</v>
+      </c>
+      <c r="D173" t="s">
+        <v>8</v>
+      </c>
+      <c r="E173" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6">
+      <c r="A174" t="s">
+        <v>444</v>
+      </c>
+      <c r="B174" t="s">
+        <v>424</v>
+      </c>
+      <c r="C174" t="s">
+        <v>445</v>
+      </c>
+      <c r="D174" t="s">
+        <v>8</v>
+      </c>
+      <c r="E174" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6">
+      <c r="A175" t="s">
+        <v>447</v>
+      </c>
+      <c r="B175" t="s">
+        <v>424</v>
+      </c>
+      <c r="C175" t="s">
+        <v>448</v>
+      </c>
+      <c r="D175" t="s">
+        <v>8</v>
+      </c>
+      <c r="E175" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6">
+      <c r="A176" t="s">
+        <v>450</v>
+      </c>
+      <c r="B176" t="s">
+        <v>424</v>
+      </c>
+      <c r="C176" t="s">
+        <v>41</v>
+      </c>
+      <c r="D176" t="s">
+        <v>8</v>
+      </c>
+      <c r="E176" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6">
+      <c r="A177" t="s">
+        <v>452</v>
+      </c>
+      <c r="B177" t="s">
+        <v>424</v>
+      </c>
+      <c r="C177" t="s">
+        <v>453</v>
+      </c>
+      <c r="D177" t="s">
+        <v>8</v>
+      </c>
+      <c r="E177" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" t="s">
+        <v>454</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>